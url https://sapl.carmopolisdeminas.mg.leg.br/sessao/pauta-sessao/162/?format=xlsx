--- v0 (2026-03-23)
+++ v1 (2026-05-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="71">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento nº 37 de 2026</t>
   </si>
   <si>
@@ -210,51 +210,54 @@
   <si>
     <t>Concede a revisão geral anual dos vencimentos dos servidores da Câmara Municipal de Carmópolis de Minas</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica nº 15 de 2026</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica do Município de Carmópolis de Minas</t>
   </si>
   <si>
     <t>Encaminhado para análise e emissão de pareceres</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 2 de 2026</t>
   </si>
   <si>
     <t>Célio Roberto Azevedo - Prefeito Municipal</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Estágio, estabelece normas para a concessão de bolsas, fixa quantitativo de vagas por órgãos e dá outras providências</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Ata Plenária nº 4 de 2026</t>
+    <t>Ata Ordinária nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Alex Enfermeiro,Betinho do Juca,Dito da Saúde,Fernando do Leir Lebron,Gustavo da Assistência,João Vitor do Aguiar,Marcelo de Freitas,Rafael Reis,Serginho,Tade do Japão,Tirzah</t>
   </si>
   <si>
     <t>ATA DA 4ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3 de 2026</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 2.016 de 19 de abril de 2013 que dispõe sobre a política de proteção, conservação e controle do meio ambiente e da melhoria da qualidade de vida no município de Carmópolis de Minas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
@@ -564,51 +567,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="44.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="91.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="158.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -1034,74 +1037,74 @@
       </c>
       <c r="C23" t="s">
         <v>62</v>
       </c>
       <c r="D23" t="s">
         <v>63</v>
       </c>
       <c r="E23" t="s">
         <v>64</v>
       </c>
       <c r="F23" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>1045</v>
       </c>
       <c r="B24" t="s">
         <v>65</v>
       </c>
       <c r="C24" t="s">
         <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="E24" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>1026</v>
       </c>
       <c r="B25" t="s">
         <v>65</v>
       </c>
       <c r="C25" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D25" t="s">
         <v>63</v>
       </c>
       <c r="E25" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F25" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>1008</v>
       </c>
       <c r="B26" t="s">
         <v>65</v>
       </c>
       <c r="C26" t="s">
         <v>7</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26" t="s">
         <v>10</v>
       </c>
     </row>