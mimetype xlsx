--- v0 (2026-03-24)
+++ v1 (2026-05-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="24">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento nº 33 de 2026</t>
   </si>
   <si>
@@ -75,51 +75,54 @@
   <si>
     <t>Solicita a realização de manutenção na Rua São Sebastião, localizada no povoado Japão Grande, neste Município, com a execução dos seguintes serviços: patrolamento da via; retirada de enxurradas e sedimentos acumulados e  colocação de escória ou outro material adequado para melhoria das condições de tráfego.</t>
   </si>
   <si>
     <t>Requerimento nº 35 de 2026</t>
   </si>
   <si>
     <t>Betinho do Juca,Dito da Saúde,Fernando do Leir Lebron,Gustavo da Assistência,Serginho,Tade do Japão</t>
   </si>
   <si>
     <t>Solicita a adoção das providências necessárias para a substituição da rede de energia elétrica de alta tensão por rede de baixa tensão nos postes restantes da Rua Antônio Flávio Vaz de Oliveira, localizada no povoado Japão Grande, neste Município. Requerendo, ainda, que sejam adotadas as medidas necessárias para viabilizar a instalação da iluminação pública nos referidos postes.</t>
   </si>
   <si>
     <t>Requerimento nº 36 de 2026</t>
   </si>
   <si>
     <t>Fernando do Leir Lebron</t>
   </si>
   <si>
     <t>Solicita que seja agendada reunião entre representantes do Poder Executivo Municipal, das empresas responsáveis pelo transporte coletivo urbano, bem como das autoridades municipais de trânsito, com a participação desta Casa Legislativa , com o objetivo de discutir e buscar soluções para os transtornos relacionados ao ponto de ônibus localizado na Praça dos Passos.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Ata Plenária nº 3 de 2026</t>
+    <t>Ata Ordinária nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Alex Enfermeiro,Betinho do Juca,Dito da Saúde,Fernando do Leir Lebron,Gustavo da Assistência,João Vitor do Aguiar,Marcelo de Freitas,Rafael Reis,Serginho,Tade do Japão,Tirzah</t>
   </si>
   <si>
     <t>ATA DA 3ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -423,51 +426,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="91.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="158.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -539,54 +542,54 @@
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1006</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1002</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>7</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
     </row>