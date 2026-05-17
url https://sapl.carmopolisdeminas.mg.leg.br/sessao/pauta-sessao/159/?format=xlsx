--- v0 (2026-03-23)
+++ v1 (2026-05-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="46">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento nº 13 de 2026</t>
   </si>
   <si>
@@ -142,51 +142,54 @@
   <si>
     <t>Tirzah</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, que sejam prestadas as seguintes informações referentes ao ano de 2026</t>
   </si>
   <si>
     <t>Requerimento nº 24 de 2026</t>
   </si>
   <si>
     <t>Betinho do Juca</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Secretário Municipal de Infraestrutura Urbana e Rural informações sobre o andamento do pedido de construção de bueiro na Rua Leopoldo Ferreira dos Santos, no Bairro Amaral, próximo ao CAPS e nas proximidades da Avenida Dom Alexandre Gonçalves do Amaral, conforme solicitado anteriormente por meio do Requerimento nº 263/2025.</t>
   </si>
   <si>
     <t>Requerimento nº 25 de 2026</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Secretário Municipal de Infraestrutura Urbana e Rural informações se há previsão para a realização de obras de recapeamento da Rua São Genaro, no Bairro Bela Vista, tendo em vista as constantes cobranças de moradores e empresários da referida via.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Ata Plenária nº 1 de 2026</t>
+    <t>Ata Ordinária nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Alex Enfermeiro,Betinho do Juca,Dito da Saúde,Fernando do Leir Lebron,Gustavo da Assistência,João Vitor do Aguiar,Marcelo de Freitas,Rafael Reis,Serginho,Tade do Japão,Tirzah</t>
   </si>
   <si>
     <t>ATA DA 1ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -490,51 +493,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="26.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="91.7109375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="158.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -786,54 +789,54 @@
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>38</v>
       </c>
       <c r="E14" t="s">
         <v>41</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>998</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>962</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>7</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
     </row>