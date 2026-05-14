--- v0 (2026-02-05)
+++ v1 (2026-05-14)
@@ -10,317 +10,2463 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1655" uniqueCount="794">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Marcelo de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/946/projetolei012026.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/946/projetolei012026.pdf</t>
   </si>
   <si>
     <t>Institui normas de transparência, rastreabilidade, controle e conformidade na proposição, aprovação e execução das emendas parlamentares ao orçamento público do município de Carmópolis de Minas.</t>
   </si>
   <si>
+    <t>990</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Célio Roberto Azevedo</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/990/projeto22026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Programa Municipal de Estágio, estabelece normas para a concessão de bolsas, fixa quantitativo de vagas por órgãos e dá outras providências</t>
+  </si>
+  <si>
+    <t>1026</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1026/projeto32026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal Nº 2.016 de 19 de abril de 2013 que dispõe sobre a política de proteção, conservação e controle do meio ambiente e da melhoria da qualidade de vida no município de Carmópolis de Minas</t>
+  </si>
+  <si>
+    <t>1049</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1049/projeto.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Especial no orçamento vigente do Município de Carmópolis de Minas, promove alteração no Plano Plurianual (PPA) e dá outras providências</t>
+  </si>
+  <si>
+    <t>1030</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1030/projeto52026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de Crédito Adicional Suplementar no orçamento vigente do Município de Carmópolis de Minas, por superávit financeiro, e dá outras_x000D_
+providências</t>
+  </si>
+  <si>
+    <t>1050</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Alex Enfermeiro</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1050/projeto.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do Laboratório Municipal de Carmópolis de Minas</t>
+  </si>
+  <si>
+    <t>1091</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1091/projeto.pdf</t>
+  </si>
+  <si>
+    <t>Cria o Fundo Municipal de Honorários Advocatícios e Consolida Diretrizes Gerais para o Repasse dos Honorários Advocatícios aos Advogados integrantes da Procuradoria Geral do Município.</t>
+  </si>
+  <si>
+    <t>1099</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Tirzah</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/projeto.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de publicação das atas dos Conselhos e Comissões Municipais no Diário Oficial e dá outras providências</t>
+  </si>
+  <si>
+    <t>1138</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1138/projeto.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a revisão geral anual dos subsídios dos Agentes Políticos no município de Carmópolis de Minas para o exercício de 2026</t>
+  </si>
+  <si>
+    <t>1121</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Fernando do Leir Lebron</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1121/projeto.pdf</t>
+  </si>
+  <si>
+    <t>Altera a denominação da via pública atualmente denominada Avenida Brasil para Avenida Geraldo Belisário de Assis, no Bairro Jardim América, no Município de Carmópolis de Minas.</t>
+  </si>
+  <si>
+    <t>1133</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1133/projeto.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração e execução da Lei Orçamentária do Município de Carmópolis de Minas para o exercício financeiro de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1141</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1141/projeto.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Art. 15-A da Lei Municipal nº 494/1969 (Código de Obras), com redação dada pela Lei nº 2.397/2023, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1142</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1142/projeto.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de isenção de taxas municipais ao Estado de Minas Gerais, sob condição de reciprocidade, visando a desoneração de Atos Públicos Municipais junto ao corpo de bombeiros militar e outros órgãos Estaduais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1143</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1143/projeto.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Art. 5º da Lei Municipal nº 2.506, de 30 de dezembro de 2025 (LOA 2026), prorrogando o prazo para indicação de impedimentos técnicos às emendas parlamentares, e dá outras providências</t>
+  </si>
+  <si>
+    <t>1067</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1067/projeto.pdf</t>
+  </si>
+  <si>
+    <t>Modifica dispositivos da Lei Complementar n° 85, de 17 de setembro de 2018, que dispõe sobre a carreira de auditor fiscal do Município de Carmópolis de Minas.</t>
+  </si>
+  <si>
+    <t>1079</t>
+  </si>
+  <si>
+    <t>Betinho do Juca, Fernando do Leir Lebron, Rafael Reis, Tade do Japão</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1079/projeto.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o Art. 15-A à Lei Complementar nº 37, de 19 de dezembro de 2008, para instituir a Gratificação por Acúmulo Temporário de Atribuições no âmbito da Câmara Municipal</t>
+  </si>
+  <si>
+    <t>1098</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1098/projeto.pdf</t>
+  </si>
+  <si>
+    <t>Concede Revisão Geral Anual dos vencimentos dos servidores públicos municipais da Administração Direta e Autárquica para o exercício de 2026</t>
+  </si>
+  <si>
     <t>947</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Alex Enfermeiro, João Vitor do Aguiar, Tirzah</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/947/projetoresoluca12026.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/947/projetoresoluca12026.pdf</t>
   </si>
   <si>
     <t>Institui a Lei da Transparência e Digitalização da Câmara Municipal de Carmópolis de Minas e dá outras providências.</t>
   </si>
   <si>
+    <t>1078</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1078/projetores2.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação e o funcionamento da Ouvidoria Parlamentar da Câmara Municipal de Carmópolis de Minas/MG.</t>
+  </si>
+  <si>
+    <t>1068</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1068/projeto.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Processo Legislativo e Administrativo Eletrônico no âmbito da Câmara Municipal; dispõe sobre protocolo, numeração, tramitação, validade jurídica, auditabilidade, arquivamento e proteção de dados de documentos; e dá outras providências.</t>
+  </si>
+  <si>
+    <t>991</t>
+  </si>
+  <si>
+    <t>PELO</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda a Lei Orgânica</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/991/propemaleiorg152026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Orgânica do Município de Carmópolis de Minas</t>
+  </si>
+  <si>
+    <t>1059</t>
+  </si>
+  <si>
+    <t>Alex Enfermeiro, Betinho do Juca, Dito da Saúde, Fernando do Leir Lebron, Gustavo da Assistência, João Vitor do Aguiar, Marcelo de Freitas, Rafael Reis, Serginho, Tade do Japão, Tirzah</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1059/proposta_de_emenda.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Orgânica do Município de Carmópolis de Minas.</t>
+  </si>
+  <si>
     <t>949</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Dito da Saúde, Fernando do Leir Lebron, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/949/2026req01.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/949/2026req01.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que determine a notificação dos proprietários de imóveis com lotes sujos em nosso município, em especial no Bairro Jardim Boa Vista, para que realizem a devida limpeza, atendendo às solicitações dos moradores.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Tade do Japão</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/950/2026req02.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/950/2026req02.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência a instalação de banheiros químicos no Povoado do Japão Grande durante as festividades de Carnaval.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>3</t>
-[...5 lines deleted...]
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/951/2026req03.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/951/2026req03.pdf</t>
   </si>
   <si>
     <t>Requer à Diretoria do SESAM que providencie a limpeza da estrada principal de acesso ao Distrito do Bom Jardim das Pedras, tendo como referência a entrada do sítio pertencente ao espólio dos familiares do Sr. José Maria Costa, conhecido popularmente como “José Maria Farofa”.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/952/2026req04.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/952/2026req04.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que seja informado se há previsão para a realização da limpeza da vegetação nas laterais da estrada que liga o Povoado do Japão Grande ao Povoado do Peão.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/953/2026req05.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/953/2026req05.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Governo que encaminhe a esta Casa Legislativa informações e documentos.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/954/2026req06.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/954/2026req06.pdf</t>
   </si>
   <si>
     <t>Requerem do Poder Executivo Municipal, por meio da Secretaria competente, para que sejam realizadas ações de limpeza, desassoreamento e manutenção nos dois córregos que cortam a área urbana do município</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/955/2026req07.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/955/2026req07.pdf</t>
   </si>
   <si>
     <t>Requerem que seja encaminhado pedido de informações à Secretaria Administração, acerca do cronograma de implantação da de estrutura definida na Lei nº 2.498, de 10 de dezembro de 2025, Que "Dispõe Sobre a Criação do Departamento Municipal de Trânsito (CARMOTRANS) e da Junta Administrativa de Recursos de Infrações (JARI), e Estrutura a Municipalização do Trânsito no Município de Carmópolis de Minas/MG.), aprovada por esta Casa Legislativa no último ano.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/956/2026req08.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/956/2026req08.pdf</t>
   </si>
   <si>
     <t>Requerem que seja encaminhado pedido de informações ao Poder Executivo Municipal, por meio do setor competente, acerca do andamento da implementação e da execução da legislação municipal que trata da remoção de fios indevidos e da organização da fiação aérea no Município.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/957/2026req09.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/957/2026req09.pdf</t>
   </si>
   <si>
     <t>Requerem da Secretaria Municipal de Saúde, informações acerca da execução da Lei nº 2.474 de 22 de julho de 2025, que ´´Dispõe sobre a obrigatoriedade de divulgação da lista de pacientes que aguardam por consultas, exames e cirurgias no sistema público de saúde municipal, e dá outras providências.” e com previsão de entrada em vigor a partir da segunda quinzena de janeiro do ano de 2026.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/958/2026req10.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/958/2026req10.pdf</t>
   </si>
   <si>
     <t>Requerem da Secretaria Municipal de Saúde, informações acerca do Projeto Corpo e Mente, atualmente desenvolvido no município</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>Gustavo da Assistência, Tirzah</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/959/2026req11.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/959/2026req11.pdf</t>
   </si>
   <si>
     <t>Requerem que seja encaminhado pedido de informações à Secretaria Municipal de Educação, acerca da divulgação da lista das crianças que aguardam_x000D_
 vaga na creche municipal Dona Léa em cumprimento à Lei nº 2.459, de 16 de abril de 2025, que “dispõe sobre a divulgação da lista de espera, bem como das demandas atendidas na Creches Municipais, e dá outras providências”_x000D_
 .</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>12</t>
-[...5 lines deleted...]
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/960/2026req12.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/960/2026req12.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal que determine ao setor responsável que providencie, junto à empresa encarregada da atualização do Portal de Leis, a inserção da legislação faltante, a fim de que a base de dados permaneça completa e com a legislação municipal devidamente atualizada.</t>
   </si>
   <si>
+    <t>962</t>
+  </si>
+  <si>
+    <t>Betinho do Juca, Dito da Saúde, Fernando do Leir Lebron, Gustavo da Assistência, Serginho, Tade do Japão</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/962/req202613.pdf</t>
+  </si>
+  <si>
+    <t>Requerem ao Exmo. Sr. Prefeito Municipal que encaminhe a esta Casa Legislativa a relação completa dos imóveis de propriedade do Município, informando, para cada um, a respectiva utilização.</t>
+  </si>
+  <si>
+    <t>963</t>
+  </si>
+  <si>
+    <t>Gustavo da Assistência</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/963/req202614.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Exmo. Sr. Prefeito Municipal que providencie a manutenção da iluminação pública da Praça do Bairro Santo Antônio, localizada em frente à Delegacia da Polícia Civil.</t>
+  </si>
+  <si>
+    <t>964</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/964/req202615.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de uma Audiência no plenário da Câmara Municipal, com a finalidade de prestar esclarecimentos acerca das tarifas cobradas pelos serviços prestados pelo SESAM no Município de Carmópolis de Minas, bem como sobre demais assuntos relacionados ao abastecimento de água, esgoto_x000D_
+sanitário e manejo de resíduos sólidos.</t>
+  </si>
+  <si>
+    <t>965</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/965/req202616.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja solicitado da Secretaria de Infraestrutura Urbana e Rural, a limpeza e retirada de terra proveniente de desmoronamento em lote localizado na Rua Treze de Maio, nas proximidades do nº 445.</t>
+  </si>
+  <si>
+    <t>966</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/966/req202617.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal e à Secretaria Municipal de Infraestrutura Urbana e Rural, solicitando informações sobre a previsão para construção de mataburros na estrada do Povoado do Catucá, que liga ao Pará dos Vilelas.</t>
+  </si>
+  <si>
+    <t>967</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/967/req202618.pdf</t>
+  </si>
+  <si>
+    <t>Requerem que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, solicitando informações sobre o andamento do processo de implantação do Projeto “Cinturão de Segurança Pública”, esclarecendo se já foi iniciado, em que fase se encontra e quais ações estão previstas.</t>
+  </si>
+  <si>
+    <t>968</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/968/req202619.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal e à Secretaria Municipal de Saúde, solicitando providências para realização de melhorias no Centro de Fisioterapia do Distrito de Bom Jardim das Pedras.</t>
+  </si>
+  <si>
+    <t>969</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/969/req202620.pdf</t>
+  </si>
+  <si>
+    <t>Requerem que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, solicitando o envio, assim que possível, a esta Casa Legislativa de Projeto de Lei Complementar que dispõe sobre a Revisão Geral Anual dos vencimentos dos servidores públicos municipais da administração direta e autárquica.</t>
+  </si>
+  <si>
+    <t>970</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/970/req202621.pdf</t>
+  </si>
+  <si>
+    <t>Requer urgência por parte da Secretaria Municipal de Educação no atendimento das demandas de monitoria na Creche de Educação Infantil e Ensino Fundamental no Município.</t>
+  </si>
+  <si>
+    <t>971</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Requer que seja realizada manutenção na iluminação da Praça do Carmo, especialmente no entorno das arquibancadas.</t>
+  </si>
+  <si>
+    <t>972</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/972/req202623.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, que sejam prestadas as seguintes informações referentes ao ano de 2026</t>
+  </si>
+  <si>
+    <t>973</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Betinho do Juca</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/973/req202624.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja solicitado ao Secretário Municipal de Infraestrutura Urbana e Rural informações sobre o andamento do pedido de construção de bueiro na Rua Leopoldo Ferreira dos Santos, no Bairro Amaral, próximo ao CAPS e nas proximidades da Avenida Dom Alexandre Gonçalves do Amaral, conforme solicitado anteriormente por meio do Requerimento nº 263/2025.</t>
+  </si>
+  <si>
+    <t>974</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/974/req202625.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja solicitado ao Secretário Municipal de Infraestrutura Urbana e Rural informações se há previsão para a realização de obras de recapeamento da Rua São Genaro, no Bairro Bela Vista, tendo em vista as constantes cobranças de moradores e empresários da referida via.</t>
+  </si>
+  <si>
+    <t>992</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/992/2026req26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam do SESAM que analise a possibilidade de implantação de rede de esgoto na Rua Antônio Flávio Vaz de Oliveira, no Povoado do Japão Grande, com a finalidade de atender dois galpões pertencentes a produtores rurais, onde é realizado o beneficiamento de tomate e outros produtos hortifrutigranjeiros.</t>
+  </si>
+  <si>
+    <t>993</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/993/2026req27.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a implantação de rampa elevada ou travessia de pedestres na Rua Martins Cordeiro, nas proximidades da residência nº 13, em frente à Praça São Sebastião “Rosângela Grappe”, no Povoado do Japão Grande.</t>
+  </si>
+  <si>
+    <t>994</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/994/2026req28.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja informado o número total de alunos matriculados nas creches municipais, a quantidade de alunos por bairro de residência e que se há, por parte da Administração Municipal, estudo, planejamento ou pedido formal para abertura de nova unidade de creche</t>
+  </si>
+  <si>
+    <t>995</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/995/2026req29.pdf</t>
+  </si>
+  <si>
+    <t>Solicita providências no sentido de realizar a extensão da rede de energia elétrica na Rua Geraldo Franklin, nas proximidades da Policlínica, Bairro Boa Vista. Reivindicando também a colocação de luminária nas proximidades da residência do Sr. João, na estrada do distrito do Bom Jardim.</t>
+  </si>
+  <si>
+    <t>996</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/996/2026req30.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja estudada a viabilidade de reinstalar a cobertura do espaço destinado ao lava-jato da garagem da Prefeitura.</t>
+  </si>
+  <si>
+    <t>997</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/997/2026req31.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam que seja realizado estudo de viabilidade para execução de calçamento na Rua Vicente Peão, no Povoado do Japão Grande, utilizando-se, se possível, as pedras que já se encontram armazenadas nas proximidades.</t>
+  </si>
+  <si>
+    <t>1000</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1000/2026req32.pdf</t>
+  </si>
+  <si>
+    <t>Requerem, a imediata retificação da Portaria nº 13/2026, tornando sem efeito a nomeação do Vereador Palmério Alex Castro Ferreira para a Comissão de Saúde e Assistência Social; A consequente e imediata nomeação do referido Vereador para a Comissão de Legislação, Justiça e Redação Final, respeitando a indicação original tempestiva e a ordem de prioridade definida pela Liderança do Partido NOVO, dentro de seu quociente proporcional; A Resposta formal e fundamentada a este ofício, no prazo regimental.</t>
+  </si>
+  <si>
+    <t>1002</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1002/2026req33.pdf</t>
+  </si>
+  <si>
+    <t>Solicita colocação de manilhas nas proximidades da residência do Sr. conhecido popularmente como “Toinzinho do Carro de Boi”, a fim de viabilizar o adequado escoamento das águas pluviais e a colocação de escória nas proximidades da residência do Sr. Marcinho do Antônio Sacristão, no local conhecido como Recanto da Seriema, próximo ao Córrego da Areia.</t>
+  </si>
+  <si>
+    <t>1003</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Betinho do Juca, Fernando do Leir Lebron</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1003/2026req34.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de manutenção na Rua São Sebastião, localizada no povoado Japão Grande, neste Município, com a execução dos seguintes serviços: patrolamento da via; retirada de enxurradas e sedimentos acumulados e  colocação de escória ou outro material adequado para melhoria das condições de tráfego.</t>
+  </si>
+  <si>
+    <t>1004</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1004/2026req35.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a adoção das providências necessárias para a substituição da rede de energia elétrica de alta tensão por rede de baixa tensão nos postes restantes da Rua Antônio Flávio Vaz de Oliveira, localizada no povoado Japão Grande, neste Município. Requerendo, ainda, que sejam adotadas as medidas necessárias para viabilizar a instalação da iluminação pública nos referidos postes.</t>
+  </si>
+  <si>
+    <t>1005</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1005/2026req36.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja agendada reunião entre representantes do Poder Executivo Municipal, das empresas responsáveis pelo transporte coletivo urbano, bem como das autoridades municipais de trânsito, com a participação desta Casa Legislativa , com o objetivo de discutir e buscar soluções para os transtornos relacionados ao ponto de ônibus localizado na Praça dos Passos.</t>
+  </si>
+  <si>
+    <t>1008</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1008/2026req37.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a lista contendo todas as deliberações da Comissão Municipal de Trânsito e ou/ Departamento de Trânsito – CARMOTRANS no ano de 2026 que ainda se encontram pendentes de execução, limitando-se, neste momento, apenas à relação das pendências, sem necessidade de detalhamento técnico.</t>
+  </si>
+  <si>
+    <t>1009</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1009/2026req38.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que o Prefeito Municipal, juntamente com a Secretaria Municipal de Saúde, promovam análise detalhada e adotem as providências necessárias acerca da fila de espera para atendimento em fisioterapia no município.</t>
+  </si>
+  <si>
+    <t>1010</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1010/2026req39.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de serviços de limpeza e manutenção na “na área institucional do município” localizada no Bairro Graminha.</t>
+  </si>
+  <si>
+    <t>1011</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Serginho</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1011/2026req40.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a manutenção da Rua Joaquim Mariano, localizada no bairro Santo Antônio.  Solicitando também a colocação de manilhas nas terminações.</t>
+  </si>
+  <si>
+    <t>1012</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1012/2026req41.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a manutenção na pavimentação da Rua 13 de Maio.</t>
+  </si>
+  <si>
+    <t>1013</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1013/2026req42.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o levantamento da ponte situada na entrada da propriedade do Sr. Ícaro Lara.</t>
+  </si>
+  <si>
+    <t>1014</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Alex Enfermeiro, Tirzah</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1014/2026req43.pdf</t>
+  </si>
+  <si>
+    <t>Sugerem ao Poder Executivo um estudo do plano de cargos e salários dos funcionários do Poder Executivo.  Solicitando também informações detalhadas acerca do projeto e do respectivo estudo de impacto financeiro referentes aos ajustes no Plano de Cargos e Salários dos servidores do setor de arrecadação e educação, tema que foi reivindicado nesta Casa Legislativa no final do ano de 2025.</t>
+  </si>
+  <si>
+    <t>1015</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1015/2026req44.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam informações sobre convênios e parcerias, exames disponibilizados e Transparência comparativa.</t>
+  </si>
+  <si>
+    <t>1016</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1016/2026req45.pdf</t>
+  </si>
+  <si>
+    <t>Solicita esclarecimentos acerca de veículo público estacionado na Rua Luís Alves, nº 133, que segundo informações recebidas, teria permanecido por aproximadamente um dia no local para a realização de limpeza em imóvel particular. Foi informado que a ação se tratava de medida de combate à dengue, sob alegação de urgência.</t>
+  </si>
+  <si>
+    <t>1017</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>Fernando do Leir Lebron, Tade do Japão</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1017/2026req46.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam que seja disponibilizada a relação atualizada da ordem cronológica de pagamentos a credores no âmbito do Poder Executivo, com indicação das datas de exigibilidade dos créditos e que seja informado se a ordem cronológica vem sendo rigorosamente observada, nos termos do art. 141 da Lei nº 14.133/2021.</t>
+  </si>
+  <si>
+    <t>1018</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1018/2026req47.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja analisada a possibilidade da implantação de sinalização de “Proibido Parar e Estacionar” nos seguintes pontos: na Rua Treze de Maio, no sentido do fluxo para quem segue em direção ao acesso à Rua Padre Francisco; na Rua Américo Leite, no trecho compreendido entre a esquina com a Rua Doutor Francisco Paolinelli e a Rua Antenor de Castro.</t>
+  </si>
+  <si>
+    <t>1019</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1019/2026req48.pdf</t>
+  </si>
+  <si>
+    <t>Solicita esclarecimentos acerca da paralisação das atividades do Grupo Corpo e Mente nas comunidades rurais do Pará e do Japão Grande.</t>
+  </si>
+  <si>
+    <t>1020</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1020/2026req49.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que sejam providenciados, com a máxima urgência, serviços de manutenção no cruzamento das ruas Luís da Costa Pereira com José Marques da Silva.</t>
+  </si>
+  <si>
+    <t>1021</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1021/2026req50.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam que seja realizada capina e manutenção das vias públicas do município.</t>
+  </si>
+  <si>
+    <t>1022</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1022/2026req51.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a relação completa de todos os recursos estaduais e federais que foram devolvidos pelo Município desde janeiro de 2025 até a presente data, o valor individualizado de cada recurso devolvido,  origem do recurso (órgão estadual ou federal e respectivo programa), a justificativa formal para cada devolução realizada, a data em que ocorreu cada devolução e a cópia dos documentos comprobatórios das referidas devoluções.</t>
+  </si>
+  <si>
+    <t>1023</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1023/2026req52.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a relação completa de todos os veículos oficiais pertencentes ao Município que estejam circulando sem a devida plotagem/identificação e a relação completa das máquinas e equipamentos pertencentes ao município.</t>
+  </si>
+  <si>
+    <t>1024</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1024/2026req53.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a poda da árvore localizada na Rua Maria Cirilo, esquina com a Rua Padre Jair Pereira.</t>
+  </si>
+  <si>
+    <t>1025</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1025/2026req54.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a retirada do canteiro central da Avenida João Gonçalves Teixeira e melhorias na pavimentação da via.</t>
+  </si>
+  <si>
+    <t>1036</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1036/2026req55.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudo técnico para análise de viabilidade de alteração do fluxo de trânsito na Rua Rolindo Marques, no trecho compreendido entre o imóvel da Paróquia até a esquina da Igreja Batista. Requer ainda, que seja realizada fiscalização, por meio do Fiscal de Posturas, quanto à existência de vasos, objetos ou quaisquer outros itens que estejam obstruindo as calçadas no referido perímetro</t>
+  </si>
+  <si>
+    <t>1037</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1037/2026req56.pdf</t>
+  </si>
+  <si>
+    <t>Solicita cópia de todos os boletos emitidos pela concessionária de fornecimento de energia elétrica referentes aos imóveis locados pelo Município,_x000D_
+no período de janeiro de 2025 a março de 2026, bem como os respectivos comprovantes de pagamento e relação detalhada dos imóveis locados pelo_x000D_
+Município que tiveram o fornecimento de energia elétrica interrompido no referido período.</t>
+  </si>
+  <si>
+    <t>1038</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Betinho do Juca, Gustavo da Assistência</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1038/2026req57.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a reiteração do Requerimento nº 368/2025, datado de 30 de outubro de 2025, para que seja realizada a construção de muro de arrimo e o rejunte na sarjeta que liga a Rua Formosa, em frente ao nº 161, à Rua Orides Pinheiro, nas proximidades do nº 296.</t>
+  </si>
+  <si>
+    <t>1039</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1039/2026req58.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca da possibilidade e do planejamento para a execução de melhorias no final da Rua José da Silveira Júnior, bem como na_x000D_
+Rua Maria Adelaide do Amaral. , solicita-se que a Secretaria informe se há estudos, planejamento ou previsão para a realização de obras de drenagem_x000D_
+pluvial e pavimentação nos trechos mencionados. Caso não haja previsão no momento, solicita-se que seja analisada a possibilidade de realização de_x000D_
+melhorias que possam minimizar ou sanar os problemas enfrentados pelos moradores e usuários das referidas vias.</t>
+  </si>
+  <si>
+    <t>1040</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1040/2026req59.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações se há previsão do envio de projeto para esta Casa para contemplar aulas de inglês nos anos iniciais.</t>
+  </si>
+  <si>
+    <t>1041</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1041/2026req60.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja realizada a limpeza das laterais da Avenida João Gonçalves, especialmente nas imediações da Creche Dona Léa.</t>
+  </si>
+  <si>
+    <t>1042</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1042/2026req61.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que sejam realizadas melhorias na praça do Bairro Santo Antônio, especialmente no parque de lazer, com a colocação de caixa de areia no local destinado às brincadeiras infantis, bem como o replantio de grama nas áreas necessárias.</t>
+  </si>
+  <si>
+    <t>1043</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1043/2026req62.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a retirada das raízes de bambu existentes na Praça São Geraldo, nas proximidades do nº 284, na comunidade da Formiga.</t>
+  </si>
+  <si>
+    <t>1044</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1044/2026req63.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja realizada uma avaliação técnica e estudos de viabilidade para implantação de medidas de redução de velocidade, tais como redutores,_x000D_
+lombadas ou sinalização adequada, na Rua São Francisco, nas imediações do nº 10, no Bairro de Fátima</t>
+  </si>
+  <si>
+    <t>1052</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1052/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Prefeito Municipal, Sr. Célio Roberto Azevedo, informações acerca do repasse da ajuda destinada aos estudantes universitários, conforme previsto na Lei nº 2.503, de 19 de dezembro de 2025, referente à contribuição destinada à Associação dos Estudantes Universitários e Secundaristas de_x000D_
+Carmópolis de Minas</t>
+  </si>
+  <si>
+    <t>1053</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1053/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações à Secretaria Municipal de Educação acerca da ampliação de salas de aula e refeitório da Escola Conceição Rabelo de Avelar, bem como informações sobre a reforma da quadra da escola e dados relativos às obras em andamento na unidade.</t>
+  </si>
+  <si>
+    <t>1054</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1054/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo relatório das autuações por lotes sujos no município, referentes aos anos de 2025 e 2026, bem como a adoção de medidas de fiscalização e prevenção, incluindo apoio do Corpo de Bombeiros e planejamento de mutirões de fiscalização por bairros.</t>
+  </si>
+  <si>
+    <t>1055</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Secretaria Municipal de Saúde, por meio do Setor de Zoonoses, relatório detalhado das ações de vigilância, controle e prevenção de zoonoses e arboviroses no município, incluindo dados sobre leishmaniose, dengue, zika, chikungunya, febre amarela, doença de Chagas, raiva, leptospirose, esporotricose, febre maculosa e caramujo africano</t>
+  </si>
+  <si>
+    <t>1056</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha ao Poder Executivo abaixo-assinado de moradores da Avenida Firmino José de Freitas solicitando providências quanto às condições da via, especialmente medidas para controle da poeira, cascalhamento, irrigação e avaliação de futura pavimentação.</t>
+  </si>
+  <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1057/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Comissão Municipal de Trânsito e ou CARMOTRANS a instalação de redutores de velocidade nas ruas Antônio Flávio Vaz de Oliveira e parte da Rua Desidério Cordeiro, no Povoado do Japão Grande.</t>
+  </si>
+  <si>
+    <t>1058</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1058/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Excelentíssimo Senhor Prefeito Municipal que analise a viabilidade de encaminhamento de Projeto de Lei a esta Câmara Municipal, nos termos da minuta apresentada, dispondo sobre a definição, delimitação e critérios de intervenção em Áreas de Preservação Permanente – APPs em área urbana no Município de Carmópolis de Minas.</t>
+  </si>
+  <si>
+    <t>1061</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1061/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requerem da Secretaria Municipal de Assistência Social informações</t>
+  </si>
+  <si>
+    <t>1062</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1062/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de Audiência Pública no plenário da Câmara Municipal, com a finalidade de promover debate e conscientização no âmbito da campanha “Abril Inclusivo”, voltada à valorização da inclusão, ao respeito às pessoas com deficiência e ao fortalecimento das políticas públicas voltadas à garantia de direitos e à promoção da cidadania.</t>
+  </si>
+  <si>
+    <t>1063</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1063/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer a Vossa Excelência a convocação de Reunião Extraordinária, a ser realizada no dia 30 de março de 2026, às 17 horas, com a finalidade de proceder à entrega das moções em homenagem ao Mês das Mulheres.</t>
+  </si>
+  <si>
+    <t>1064</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1064/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que seja realizada manutenção na estrada da Usina e região, próximo a residência do Sr. Ivo, em um trecho de morro acentuado que vem dificultando a subida de veículos.</t>
+  </si>
+  <si>
+    <t>1065</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1065/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer do exmo. Sr. Prefeito que sejam prestadas informações</t>
+  </si>
+  <si>
+    <t>1066</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requerem que seja encaminhado ao Conselho Patrimonial do município, pedido para que avalie a possibilidade de revisão dos parâmetros atualmente estabelecidos quanto à delimitação de altura das edificações na região central do município, considerando eventual ampliação dos limites hoje vigentes.</t>
+  </si>
+  <si>
+    <t>1072</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1072/requerimento77.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao exmo. Sr. Prefeito, através do setor responsável pela Iluminação Pública, solicite um a avaliação e, se possível, a execução de serviços de_x000D_
+instalação de postes com braços de iluminação pública na Rua Edward Rattis, no trecho compreendido entre a Rua Maria do Carmo Alvim Rodrigues e a Rua Doutor Francisco Paolinelli.</t>
+  </si>
+  <si>
+    <t>1073</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1073/requerimento78.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, a realização de operação tapa-buracos na Rua São Genaro, tendo em vista as_x000D_
+condições atuais da via, que apresentam irregularidades e buracos, comprometendo a segurança de motoristas e pedestres que transitam pelo local.</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>Rafael Reis</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1074/requerimento79.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, a manutenção nas estradas rurais que atendem as localidades do Povoado da_x000D_
+Mata, Bilosca, Vargem Grande, Morro Alto, Pé do Morro e Sítio, tendo em vista as precárias condições de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>1075</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>Gustavo da Assistência, Serginho</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1075/requerimento80.pdf</t>
+  </si>
+  <si>
+    <t>Requerem que seja enviado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, para que sejam realizadas melhorias na laje de pedra localizada no povoado da Formiga, nas proximidades do campo.</t>
+  </si>
+  <si>
+    <t>1076</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1076/requerimento81.pdf</t>
+  </si>
+  <si>
+    <t>Requer, após deliberação do Plenário, a realização de Audiência Pública no povoado de Japão Grande, com o objetivo de promover escuta ativa, diálogo institucional e levantamento participativo das principais demandas da comunidade local.</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1077/requerimento82.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado expediente à Comissão Municipal de Trânsito/CARMOTRANS, solicitando a criação de regulamentação para o tráfego de_x000D_
+motocicletas elétricas e veículos autopropelidos no município.</t>
+  </si>
+  <si>
+    <t>1086</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1086/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja solicitado do Executivo Municipal, que informe se é de sua competência a realização de manutenção na passarela sobre o Rio Pará, que dá acesso entre os municípios de Carmópolis de Minas e Piracema, situada na zona rural, nas proximidades dos povoados do Pará e Barro Preto. Sendo de competência deste Executivo, que seja providenciada a devida manutenção no local.</t>
+  </si>
+  <si>
+    <t>1087</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1087/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requerem que o Poder Executivo Municipal preste informações acerca das apurações relacionadas ao possível desvio de recursos do Fundo Municipal de Saúde, no montante de R$ 2.092.000,00 (dois milhões e noventa e dois mil reais). Dessa forma, solicita-se informações ao Executivo</t>
+  </si>
+  <si>
+    <t>1088</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1088/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requerem ao Chefe do Poder Executivo que informe a esta Casa Legislativa: Se há previsão para o pagamento das emendas impositivas destinadas à ACAT - Associação Carmopolitana Artes da Terra; Qual o cronograma previsto para a liberação desses recursos; E se há possibilidade de priorização no pagamento das referidas emendas, considerando a relevância das atividades desenvolvidas pela entidade no município, bem como o fato de se tratar de valor reduzido, no montante de R$ 4.014,04 (quatro mil e quatorze reais e quatro centavos), destinado ao apoio às atividades de artesanato e à economia criativa local (Emenda Impositiva nº 02 à LOA 2026) e valor de R$ 3.000,00 (três mil reais) (emenda nº 07) para custeio de atividades.</t>
+  </si>
+  <si>
+    <t>1089</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1089/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requerem do Chefe do Poder Executivo, que informe a esta Casa Legislativa: Qual o atual status do processo de licitação referente à aquisição das barracas; Qual a previsão de conclusão do referido processo; E, especialmente, qual a previsão de entrega das barracas à Acat- Associação das Artesãs.</t>
+  </si>
+  <si>
+    <t>1090</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1090/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requerem, que seja encaminhado ao Chefe do Poder Executivo Municipal solicitação de apoio estrutural à Associação Carmopolitana Artes da Terra – ACAT. Requeremos ainda que avalie a possibilidade de: 1. Doação de um lote institucional à Associação Carmopolitana Artes da Terra – ACAT, destinado à construção de sede própria; ou, alternativamente, 2. Disponibilização de espaço físico público, como sala ou imóvel, adequado para a realização de reuniões e funcionamento administrativo da associação; ou ainda, 3. Concessão de subvenção financeira, com a finalidade de custear despesas com aluguel de imóvel e fomentar as atividades desenvolvidas pela entidade.</t>
+  </si>
+  <si>
+    <t>1095</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1095/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de Audiência Pública, no povoado do Pará, com o objetivo de promover a escuta da comunidade local, levantar demandas e discutir soluções junto ao Poder Executivo e demais órgãos competentes.</t>
+  </si>
+  <si>
+    <t>1096</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja solicitado do Exmo. Prefeito que solicita da concessionária responsável pelo fornecimento de energia elétrica, CEMIG, a verificação e a_x000D_
+adoção de providências quanto à necessidade de realocação de um poste de energia elétrica localizado na Rua João Rabelo, nº 26, no Bairro Santo Antônio, neste município.</t>
+  </si>
+  <si>
+    <t>1097</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1097/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja solicitado da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, a realização de limpeza na Rua Camilo de Souza, (Antiga_x000D_
+Formosa), neste município.</t>
+  </si>
+  <si>
+    <t>1100</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1100/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja solicitado da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, a realização de patrolamento e manutenção na estrada principal de acesso ao povoado do Morro Alto, neste município, com atenção especial ao trecho localizado nas proximidades da residência do senhor Juarez, especialmente na saída de sua propriedade.</t>
+  </si>
+  <si>
+    <t>1101</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, a retirada de uma enxurrada (valeta aberta pela água) existente na Rua Martins Cordeiro, no povoado do Japão Grande, nas proximidades da entrada da residência da senhora Rosinha, neste município.</t>
+  </si>
+  <si>
+    <t>1102</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requerem da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, a troca de boca de lobo localizada na Rua Padre Francisco, nas proximidades do nº 305 e a substituição de 02 (duas) bocas de lobo na Rua Edward Rattis, nas proximidades do nº 167.</t>
+  </si>
+  <si>
+    <t>1103</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Secretaria Municipal de Educação, a revisão do ponto de parada do ônibus escolar atualmente localizado em frente à concessionária Sinal_x000D_
+Verde.</t>
+  </si>
+  <si>
+    <t>1104</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo, que seja solicitado da empresa Prosseguir, prestadora de serviços do Município, bem como à Secretaria competente, a apresentação de documentação comprobatória referente ao cumprimento das obrigações trabalhistas e previdenciárias dos contratos firmados com o Poder Público Municipal.</t>
+  </si>
+  <si>
+    <t>1105</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1105/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo, informações acerca de todos os Conselhos e Comissões Municipais em funcionamento no município de Carmópolis de Minas, solicitando, de forma detalhada</t>
+  </si>
+  <si>
+    <t>1106</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1106/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo, as seguintes informações: 1. Que informe se os convênios firmados entre o Município e a Polícia Civil encontram-se_x000D_
+devidamente atualizados e em dia; 2. Em caso negativo, que seja informada a previsão para regularização dos referidos convênios; 3. Na oportunidade, requer ainda que seja verificada, junto aos órgãos competentes, a possibilidade de realização de um novo mutirão para emissão de carteiras de identidade no município, visando atender à demanda da população.</t>
+  </si>
+  <si>
+    <t>1107</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1107/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, a realização de Limpeza geral na Praça no início da Rua Camilo de Souza (antiga Rua Formosa).</t>
+  </si>
+  <si>
+    <t>1108</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, que verifique a disponibilidade de envio de servidor, bem como de maquinário_x000D_
+adequado, para a realização da limpeza do lote da Delegacia de Polícia Civil do município.</t>
+  </si>
+  <si>
+    <t>1109</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>João Vitor do Aguiar</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja encaminhado expediente à Comissão Municipal de Trânsito/CARMOTRANS, solicitando a verificação da possibilidade de implantação_x000D_
+de estacionamento em apenas um dos lados da Rua José Inácio da Silveira, no Bairro Glória.</t>
+  </si>
+  <si>
+    <t>1110</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ofício ao Chefe do Poder Executivo Municipal, bem como à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, solicitando que seja realizada serviços de patrolamento e manutenção na estrada principal da comunidade do Pará, bem como nas vias vicinais (estradas secundárias) que integram a comunidade.</t>
+  </si>
+  <si>
+    <t>1111</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1111/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja enviado ao Chefe do Poder Executivo Municipal, bem como à Secretaria Municipal competente, sugerindo a realização de um Feirão de Empregos em nosso município, com a participação de empresas locais e regionais.</t>
+  </si>
+  <si>
+    <t>1115</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1115/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requerem que o Poder Executivo Municipal preste informações e cópias de documentos referentes as notificações enviadas pela Prefeitura ou pelo_x000D_
+COMPAHC aos proprietários do imóvel situado na esquina da Rua Coração de Jesus com a Praça do Rosário, a respeito de processos de fiscalização, autorização de obras ou proteção cultural, entre outras informações.</t>
+  </si>
+  <si>
+    <t>1116</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1116/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer que solicitar a implantação de um redutor de velocidade na Rua Isabel de Souza Morais, localizada no Bairro de Fátima, nas proximidades do número 694.</t>
+  </si>
+  <si>
+    <t>1117</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1117/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Poder Executivo e Secretaria Municipal de Saúde, em caráter de urgência a disponibilização de um enfermeiro para acompanhamento dos_x000D_
+pacientes do município que realizam tratamento de hemodiálise.</t>
+  </si>
+  <si>
+    <t>1118</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1118/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer da Secretaria Municipal de Obras a realização de reparos no calçamento da Rua Padre José da Costa, localizada no Bairro Lava Pés.</t>
+  </si>
+  <si>
+    <t>1120</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1120/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer seja encaminhado expediente à Comissão Municipal de Trânsito/CARMOTRANS, solicitando a realização de estudo técnico para a_x000D_
+implantação de quebra-molas na Rua Geraldo Franklin da Silva, localizada no bairro Jardim Boa Vista.</t>
+  </si>
+  <si>
+    <t>1126</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1126/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer, da Comissão Municipal de Trânsito, a instalação de redutor de velocidade (quebra-molas) na Rua Oliveira José dos Reis, nas proximidades do nº 65, no Bairro Prata, bem como a colocação de meio-fio no referido local.</t>
+  </si>
+  <si>
+    <t>1127</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1127/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer, após ouvido o Plenário, que seja solicitado ao Chefe do Poder Executivo Municipal, bem como à Secretaria Municipal de Saúde, que analise a possibilidade criação do espaço “Corpo e Mente” no Povoado das Gerais.</t>
+  </si>
+  <si>
+    <t>1128</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1128/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, após ouvido o Plenário, que seja solicitado ao Chefe do Poder Executivo Municipal, bem como à Comissão Municipal de Trânsito e à Secretaria Municipal competente, solicitando informações sobre o fechamento da via localizada na Praça dos Passos, em frente à Escola Municipal Américo Leite, nos finais de semana;</t>
+  </si>
+  <si>
+    <t>1130</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1130/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado expediente à Comissão Municipal de Trânsito – CARMOTRANS, solicitando a verificação da possibilidade de implantação de estacionamento em apenas um dos lados da Rua Aníbal Gonçalves, no Bairro Cacimba.</t>
+  </si>
+  <si>
+    <t>1131</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1131/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Exmo. Prefeito Municipal que sejam prestadas informações acerca Cemitério Municipal</t>
+  </si>
+  <si>
+    <t>1132</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1132/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, bem como à Secretaria Municipal competente, sugestão de realização de um Feirão de Empregos em nosso município, com a participação de empresas locais.</t>
+  </si>
+  <si>
+    <t>1144</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1144/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer, após ouvido o Plenário, que seja solicitado do Poder Executivo Municipal, junto a Secretaria Municipal de Saúde a disponibilização da relação completa de todos os agentes comunitários de saúde em exercício no município, contendo, informações de forma organizada e separada por unidade de saúde</t>
+  </si>
+  <si>
+    <t>1145</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1145/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja solicitado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural a realização de serviços de limpeza e retirada da vegetação às margens das estradas principais das comunidades da Gerais, Pião, Montoeira, Pará, São José de Carmópolis e Distrito do Bom Jardim das Pedras.</t>
+  </si>
+  <si>
+    <t>1146</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1146/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja solicitado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural informações acerca da previsão para instalação das pontes no povoado do Pião.</t>
+  </si>
+  <si>
+    <t>1147</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1147/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja solicitado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, bem como à Comissão Municipal de Trânsito, a realização de estudo técnico para viabilizar a instalação de redutores de velocidade na Rua dos Machados, no povoado do Japão Grande.</t>
+  </si>
+  <si>
+    <t>1148</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1148/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja encaminhado expediente à Comissão Municipal de Trânsito/CARMOTRANS, solicitando a avaliação da possibilidade de implantação de estacionamento em apenas um lado da Rua Professor Paulo Bicalho, considerando a largura da via e o intenso fluxo de veículos no local.</t>
+  </si>
+  <si>
+    <t>1149</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1149/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requer do Prefeito junto ao setor de fiscalização que notifique o proprietário do lote localizado na esquina da Rua João da Costa Vasconcelos com a Rua Maria de Lourdes, no Bairro Amaral.</t>
+  </si>
+  <si>
+    <t>1150</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>Dito da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1150/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro que seja encaminhado expediente à Comissão Municipal de Trânsito, solicitando que analise a possibilidade de instalação de um quebra-molas na Rua Argeu Bicalho, no Bairro Cachoeirinha, nas proximidades do nº 95, do Cemitério Municipal e da Serralheria do Neneco.</t>
+  </si>
+  <si>
+    <t>1151</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1151/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requerem que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, para que preste esclarecimentos acerca de fatos relatados por diversos munícipes envolvendo ação realizada na unidade de saúde do Distrito de Bom Jardim das Pedras.</t>
+  </si>
+  <si>
+    <t>1152</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1152/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requerem que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal, requerer ao Poder Executivo Municipal o envio de cópia integral da documentação referente ao processo de recapeamento da Avenida Dionésio José Costa</t>
+  </si>
+  <si>
+    <t>1153</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1153/requerimento.pdf</t>
+  </si>
+  <si>
+    <t>Requerem ao Poder Executivo Municipal por meio da Secretaria Municipal de Saúde, o envio de informações detalhadas acerca dos partos realizados através do convênio firmado entre o Município e a Santa Casa de Misericórdia Nossa Senhora do Carmo</t>
+  </si>
+  <si>
     <t>948</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/948/projetoresoluca12026.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/948/projetoresoluca12026.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Srta. Lívia Rafaela Costa, ocorrido em 10/01/2026.</t>
   </si>
   <si>
+    <t>1031</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1031/mocao022026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso ao Dr. Nuno Capistrano Melo, em reconhecimento aos relevantes, dedicados e contínuos serviços prestados à população deste Município, em especial nas áreas de atenção básica e saúde comunitária</t>
+  </si>
+  <si>
+    <t>1033</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1033/mocao032026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso Nº 03 à Ilustre Senhora Ana Carolina da Silva Diniz, Escrivã da Polícia Civil de Minas Gerais, em exercício na Delegacia de Carmópolis de Minas, em reconhecimento pelos relevantes serviços prestados à comunidade carmopolitana</t>
+  </si>
+  <si>
+    <t>1032</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1032/mocao.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso ao Conselho Municipal dos Direitos da Mulher de Carmópolis de Minas – CMDM, instituído pela Lei Municipal nº 1.877, de 21 de maio de 2009</t>
+  </si>
+  <si>
+    <t>1034</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1034/mocao052026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso à Sra. Rosária de Fátima Silva Medeiros, Escrivã Judicial,’ em reconhecimento pelos bons e relevantes serviços prestados na Comarca deste Município</t>
+  </si>
+  <si>
+    <t>1035</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1035/mocao062026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso à Dra. Fabíola Pinheiro da Costa Melo Goulart M.M. Juíza da Comarca de Carmópolis de Minas</t>
+  </si>
+  <si>
+    <t>1051</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1051/mocao.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplauso em homenagem às mães dos parlamentares desta Casa Legislativa, em celebração ao Mês da Mulher, reconhecendo sua importância na formação de cidadãos e na construção da família e da sociedade, incluindo homenagem póstuma à mãe já falecida.</t>
+  </si>
+  <si>
+    <t>1119</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1119/mocao.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSO À PASTORAL DA JUVENTUDE DE CARMÓPOLIS DE MINAS, pelo belíssimo e edificante trabalho realizado na condução, preparação, organização e apresentação da encenação da Paixão, Morte e Ressurreição de Jesus Cristo, ocorrida na última Sexta-feira Santa, em nosso município.</t>
+  </si>
+  <si>
+    <t>998</t>
+  </si>
+  <si>
+    <t>ATAOR</t>
+  </si>
+  <si>
+    <t>Ata Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/998/ata.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 1ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS.</t>
+  </si>
+  <si>
+    <t>999</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/999/ata22026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 2ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS.</t>
+  </si>
+  <si>
+    <t>1006</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1006/ata32026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 3ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS.</t>
+  </si>
+  <si>
+    <t>1045</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1045/ata42026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 4ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS.</t>
+  </si>
+  <si>
+    <t>1046</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1046/ata52026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 5ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS.</t>
+  </si>
+  <si>
+    <t>1082</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1082/ata.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 6ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS.</t>
+  </si>
+  <si>
+    <t>1083</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1083/ata.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 7ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS</t>
+  </si>
+  <si>
+    <t>1084</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1084/ata.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 8ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS</t>
+  </si>
+  <si>
+    <t>1093</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1093/ata.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 9ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS</t>
+  </si>
+  <si>
+    <t>1125</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1125/ata.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 10ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS</t>
+  </si>
+  <si>
+    <t>1134</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1134/ata.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 11ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS</t>
+  </si>
+  <si>
+    <t>1135</t>
+  </si>
+  <si>
+    <t>Alex Enfermeiro, Betinho do Juca, Dito da Saúde, Fernando do Leir Lebron, Gustavo da Assistência, João Vitor do Aguiar, Rafael Reis, Serginho, Tade do Japão, Tirzah</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1135/ata.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 12ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS</t>
+  </si>
+  <si>
+    <t>1136</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1136/ata.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 13ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS</t>
+  </si>
+  <si>
+    <t>976</t>
+  </si>
+  <si>
+    <t>PO</t>
+  </si>
+  <si>
+    <t>Portaria</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/976/portaria12026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre nomeação de pessoal de cargo em comissão</t>
+  </si>
+  <si>
+    <t>977</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/977/portaria22026.pdf</t>
+  </si>
+  <si>
+    <t>978</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/978/portaria32026.pdf</t>
+  </si>
+  <si>
+    <t>979</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/979/portaria42026.pdf</t>
+  </si>
+  <si>
+    <t>980</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/980/portaria52026.pdf</t>
+  </si>
+  <si>
+    <t>981</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/981/portaria62026.pdf</t>
+  </si>
+  <si>
+    <t>982</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/982/portaria72026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prorrogação da nomeação de estagiário da Câmara Municipal de Carmópolis de Minas</t>
+  </si>
+  <si>
+    <t>983</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/983/portaria82026.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece ponto facultativo</t>
+  </si>
+  <si>
+    <t>984</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/984/portaria92026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Comissão para elaboração de Inventário Anual referente ao exercício de 2026 do Poder Legislativo do Município de Carmópolis de Minas</t>
+  </si>
+  <si>
+    <t>985</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/985/portaria102026.pdf</t>
+  </si>
+  <si>
+    <t>Nomeia comissão de Controle Interno da Câmara Municipal de Carmópolis de Minas/MG</t>
+  </si>
+  <si>
+    <t>986</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/986/portaria112026.pdf</t>
+  </si>
+  <si>
+    <t>Nomeia Agente de Contratação e equipe de apoio para conduzir os atos das licitações e contratações derivadas da Lei Federal nº 14.133/2021, no âmbito da Câmara Municipal de Carmópolis de Minas</t>
+  </si>
+  <si>
+    <t>987</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/987/portaria122026.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece ponto facultativo e dispõe sobre reunião ordinária</t>
+  </si>
+  <si>
+    <t>988</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/988/portaria132026.pdf</t>
+  </si>
+  <si>
+    <t>Constitui as Comissões Permanentes da Câmara Municipal de Carmópolis de Minas, para o exercício de 2026</t>
+  </si>
+  <si>
+    <t>1047</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1047/portaria142026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a resposta ao Requerimento nº 32/2026, revoga a Portaria nº 13/2026, que constitui as Comissões Permanentes da Câmara Municipal de Carmópolis de Minas e nomeia as Comissões Permanentes.</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/portaria.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece ponto facultativo no dia 02 de abril de 2026 (Quinta-feira Santa), no âmbito do Poder Legislativo do Município de Carmópolis de Minas/MG</t>
+  </si>
+  <si>
+    <t>1114</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1114/portaria.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de ponto facultativo no âmbito da Câmara Municipal de Carmópolis de Minas no dia 20 de abril de 2026 e sobre a transferência da reunião ordinária para o dia 22 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>1094</t>
+  </si>
+  <si>
+    <t>ATAEX</t>
+  </si>
+  <si>
+    <t>Ata Extraordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1094/ata.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 1ª REUNIÃO EXTRAORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS</t>
+  </si>
+  <si>
+    <t>1124</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1124/ata.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 2ª REUNIÃO EXTRAORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS</t>
+  </si>
+  <si>
+    <t>1139</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1139/ata.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 3ª REUNIÃO EXTRAORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS</t>
+  </si>
+  <si>
+    <t>1140</t>
+  </si>
+  <si>
+    <t>Tade do Japão, Alex Enfermeiro, Betinho do Juca, Dito da Saúde, Fernando do Leir Lebron, Gustavo da Assistência, João Vitor do Aguiar, Marcelo de Freitas, Rafael Reis, Serginho, Tirzah</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1140/ata.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 4ª REUNIÃO EXTRAORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS</t>
+  </si>
+  <si>
+    <t>1085</t>
+  </si>
+  <si>
+    <t>ATAPU</t>
+  </si>
+  <si>
+    <t>Ata Audiência Pública</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1085/ata.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 1ª AUDIÊNCIA PÚBLICA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS</t>
+  </si>
+  <si>
     <t>943</t>
   </si>
   <si>
-    <t>OD</t>
-[...5 lines deleted...]
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/943/ordemdia12026.pdf</t>
+    <t>ODP</t>
+  </si>
+  <si>
+    <t>Ordem do Dia Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/943/ordemdia12026.pdf</t>
   </si>
   <si>
     <t>1ª REUNIÃO ORDINÁRIA - 2026_x000D_
 _x000D_
 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA_x000D_
 _x000D_
 CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS_x000D_
 _x000D_
 DATA: 02 de fevereiro de 2026_x000D_
 HORÁRIO: 18h30</t>
+  </si>
+  <si>
+    <t>961</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/961/ordem22026.pdf</t>
+  </si>
+  <si>
+    <t>2ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS, AOS  NOVE DIAS DO MÊS DE FEVEREIRO DE 2026, ÀS 18:30 HORAS.</t>
+  </si>
+  <si>
+    <t>975</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/975/ordem32026.pdf</t>
+  </si>
+  <si>
+    <t>3ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS, AOS DEZOITO DIAS DO MÊS DE FEVEREIRO DE 2026, ÀS 18:30 HORAS.</t>
+  </si>
+  <si>
+    <t>1001</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1001/ordem42026.pdf</t>
+  </si>
+  <si>
+    <t>4ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS, AOS VINTE E TRÊS  DIAS DO MÊS DE FEVEREIRO DE 2026, ÀS 18:30 HORAS.</t>
+  </si>
+  <si>
+    <t>1007</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1007/ordem52026.pdf</t>
+  </si>
+  <si>
+    <t>5ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS, AOS DOIS DIAS DO MÊS DE MARÇO DE 2026, ÀS 18:30 HORAS.</t>
+  </si>
+  <si>
+    <t>1028</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1028/ordem62026.pdf</t>
+  </si>
+  <si>
+    <t>6ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS, AOS NOVE DIAS DO MÊS DE MARÇO DE 2026, ÀS 18:30 HORAS.</t>
+  </si>
+  <si>
+    <t>1048</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1048/ordem72026.pdf</t>
+  </si>
+  <si>
+    <t>7ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS, AOS DEZESSEIS DIAS DO MÊS DE MARÇO DE 2026, ÀS 18H30.</t>
+  </si>
+  <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1060/ordem.pdf</t>
+  </si>
+  <si>
+    <t>8ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA DA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS, AOS 23 DIAS DO MÊS DE MARÇO DE 2026, ÀS 18H30.</t>
+  </si>
+  <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1070/ordem92026.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM 9ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA  20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS, AOS 30 DIAS DO MÊS DE MARÇO DE 2026, ÀS 18H30.</t>
+  </si>
+  <si>
+    <t>1081</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1081/ordem102026.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM 10ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS, AOS 06 DIAS DO MÊS DE ABRIL DE 2026, ÀS 18H30.</t>
+  </si>
+  <si>
+    <t>1092</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1092/ordem.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM 11ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS. AOS 13 DIAS DO MÊS DE ABRIL DE 2026, ÀS 18H30.</t>
+  </si>
+  <si>
+    <t>1113</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/ordem.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM 12ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS, AOS 22 DIAS DO MÊS DE ABRIL DE 2026, ÀS 18H30.</t>
+  </si>
+  <si>
+    <t>1123</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1123/ordem.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM 13ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS, AOS 27 DIAS DO MÊS DE ABRIL DE 2026, ÀS 18H30.</t>
+  </si>
+  <si>
+    <t>1129</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1129/ordem.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM 14ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA  20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS, AOS 04 DIAS DO MÊS DE MAIO DE 2026, ÀS 18H30.</t>
+  </si>
+  <si>
+    <t>1137</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1137/ordem.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM 15ª REUNIÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA  20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS, AOS 11 DIAS DO MÊS DE MAIO DE 2026, ÀS 18H30.</t>
+  </si>
+  <si>
+    <t>1069</t>
+  </si>
+  <si>
+    <t>ODE</t>
+  </si>
+  <si>
+    <t>Ordem do Dia Extraordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1069/ordem1extra2026.pdf</t>
+  </si>
+  <si>
+    <t>1ª REUNIÃO EXTRAORDINÁRIA DA 2ª SESSÃO LEGISLATIVA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS, AOS TRINTA DIAS DO MÊS DE MARÇO DE 2026, ÀS 17:00 HORAS.</t>
+  </si>
+  <si>
+    <t>1080</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1080/ordem2e2026.pdf</t>
+  </si>
+  <si>
+    <t>2ª REUNIÃO EXTRAORDINÁRIA DA 2ª SESSÃO LEGISLATIVA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS, AOS SEIS DIAS DO MÊS DE ABRIL DE 2026, ÀS 17:00 HORAS.</t>
+  </si>
+  <si>
+    <t>1112</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/ordem.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM 3ª REUNIÃO EXTRAORDINÁRIA DA 2ª SESSÃO LEGISLATIVA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS, AOS 22 DIAS DO MÊS DE ABRIL DE 2026, ÀS 17H.</t>
+  </si>
+  <si>
+    <t>1122</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1122/ordem.pdf</t>
+  </si>
+  <si>
+    <t>ORDEM 4ª REUNIÃO EXTRAORDINÁRIA DA 2ª SESSÃO LEGISLATIVA 20ª LEGISLATURA DA CÂMARA MUNICIPAL DE CARMÓPOLIS DE MINAS, AOS 27 DIAS DO MÊS DE ABRIL DE 2026, ÀS 17:30H.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -624,68 +2770,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/946/projetolei012026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/947/projetoresoluca12026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/949/2026req01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/950/2026req02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/951/2026req03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/952/2026req04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/953/2026req05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/954/2026req06.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/955/2026req07.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/956/2026req08.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/957/2026req09.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/958/2026req10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/959/2026req11.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/960/2026req12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/948/projetoresoluca12026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/943/ordemdia12026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/946/projetolei012026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/990/projeto22026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1026/projeto32026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1049/projeto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1030/projeto52026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1050/projeto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1091/projeto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1099/projeto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1138/projeto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1121/projeto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1133/projeto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1141/projeto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1142/projeto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1143/projeto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1067/projeto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1079/projeto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1098/projeto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/947/projetoresoluca12026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1078/projetores2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1068/projeto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/991/propemaleiorg152026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1059/proposta_de_emenda.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/949/2026req01.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/950/2026req02.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/951/2026req03.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/952/2026req04.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/953/2026req05.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/954/2026req06.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/955/2026req07.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/956/2026req08.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/957/2026req09.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/958/2026req10.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/959/2026req11.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/960/2026req12.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/962/req202613.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/963/req202614.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/964/req202615.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/965/req202616.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/966/req202617.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/967/req202618.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/968/req202619.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/969/req202620.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/970/req202621.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/972/req202623.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/973/req202624.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/974/req202625.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/992/2026req26.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/993/2026req27.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/994/2026req28.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/995/2026req29.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/996/2026req30.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/997/2026req31.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1000/2026req32.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1002/2026req33.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1003/2026req34.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1004/2026req35.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1005/2026req36.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1008/2026req37.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1009/2026req38.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1010/2026req39.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1011/2026req40.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1012/2026req41.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1013/2026req42.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1014/2026req43.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1015/2026req44.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1016/2026req45.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1017/2026req46.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1018/2026req47.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1019/2026req48.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1020/2026req49.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1021/2026req50.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1022/2026req51.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1023/2026req52.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1024/2026req53.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1025/2026req54.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1036/2026req55.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1037/2026req56.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1038/2026req57.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1039/2026req58.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1040/2026req59.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1041/2026req60.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1042/2026req61.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1043/2026req62.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1044/2026req63.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1052/requerimento.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1053/requerimento.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1054/requerimento.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/requerimento.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/requerimento.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1057/requerimento.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1058/requerimento.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1061/requerimento.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1062/requerimento.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1063/requerimento.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1064/requerimento.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1065/requerimento.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/requerimento.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1072/requerimento77.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1073/requerimento78.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1074/requerimento79.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1075/requerimento80.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1076/requerimento81.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1077/requerimento82.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1086/requerimento.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1087/requerimento.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1088/requerimento.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1089/requerimento.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1090/requerimento.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1095/requerimento.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1096/requerimento.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1097/requerimento.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1100/requerimento.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1101/requerimento.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1102/requerimento.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1103/requerimento.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1104/requerimento.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1105/requerimento.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1106/requerimento.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1107/requerimento.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1108/requerimento.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1109/requerimento.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1110/requerimento.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1111/requerimento.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1115/requerimento.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1116/requerimento.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1117/requerimento.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1118/requerimento.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1120/requerimento.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1126/requerimento.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1127/requerimento.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1128/requerimento.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1130/requerimento.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1131/requerimento.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1132/requerimento.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1144/requerimento.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1145/requerimento.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1146/requerimento.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1147/requerimento.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1148/requerimento.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1149/requerimento.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1150/requerimento.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1151/requerimento.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1152/requerimento.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1153/requerimento.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/948/projetoresoluca12026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1031/mocao022026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1033/mocao032026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1032/mocao.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1034/mocao052026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1035/mocao062026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1051/mocao.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1119/mocao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/998/ata.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/999/ata22026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1006/ata32026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1045/ata42026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1046/ata52026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1082/ata.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1083/ata.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1084/ata.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1093/ata.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1125/ata.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1134/ata.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1135/ata.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1136/ata.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/976/portaria12026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/977/portaria22026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/978/portaria32026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/979/portaria42026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/980/portaria52026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/981/portaria62026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/982/portaria72026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/983/portaria82026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/984/portaria92026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/985/portaria102026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/986/portaria112026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/987/portaria122026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/988/portaria132026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1047/portaria142026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/portaria.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1114/portaria.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1094/ata.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1124/ata.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1139/ata.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1140/ata.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1085/ata.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/943/ordemdia12026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/961/ordem22026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/975/ordem32026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1001/ordem42026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1007/ordem52026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1028/ordem62026.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1048/ordem72026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1060/ordem.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1070/ordem92026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1081/ordem102026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1092/ordem.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1113/ordem.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1123/ordem.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1129/ordem.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1137/ordem.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1069/ordem1extra2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1080/ordem2e2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1112/ordem.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2026/1122/ordem.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H17"/>
+  <dimension ref="A1:H207"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="44.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="162.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -705,450 +2850,5577 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>18</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E4" t="s">
+      <c r="H4" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" t="s">
         <v>28</v>
-      </c>
-[...19 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="H6" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="H7" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H9" t="s">
         <v>46</v>
-      </c>
-[...19 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" t="s">
         <v>50</v>
-      </c>
-[...19 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>53</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B11" t="s">
-[...2 lines deleted...]
-      <c r="C11" t="s">
+      <c r="H11" t="s">
         <v>55</v>
-      </c>
-[...13 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>57</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="H12" t="s">
         <v>59</v>
-      </c>
-[...13 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>61</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B13" t="s">
-[...2 lines deleted...]
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>65</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H15" t="s">
         <v>71</v>
-      </c>
-[...19 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="E16" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="F16" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="H16" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" t="s">
+        <v>73</v>
+      </c>
+      <c r="E17" t="s">
+        <v>74</v>
+      </c>
+      <c r="F17" t="s">
+        <v>78</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H17" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
         <v>81</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>26</v>
+      </c>
+      <c r="D18" t="s">
+        <v>73</v>
+      </c>
+      <c r="E18" t="s">
+        <v>74</v>
+      </c>
+      <c r="F18" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H18" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>10</v>
       </c>
-      <c r="D17" t="s">
-[...5 lines deleted...]
-      <c r="F17" t="s">
+      <c r="D19" t="s">
+        <v>85</v>
+      </c>
+      <c r="E19" t="s">
+        <v>86</v>
+      </c>
+      <c r="F19" t="s">
+        <v>87</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" t="s">
+        <v>85</v>
+      </c>
+      <c r="E20" t="s">
+        <v>86</v>
+      </c>
+      <c r="F20" t="s">
+        <v>78</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H20" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>22</v>
+      </c>
+      <c r="D21" t="s">
+        <v>85</v>
+      </c>
+      <c r="E21" t="s">
+        <v>86</v>
+      </c>
+      <c r="F21" t="s">
+        <v>87</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H21" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D22" t="s">
+        <v>97</v>
+      </c>
+      <c r="E22" t="s">
+        <v>98</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>69</v>
+      </c>
+      <c r="D23" t="s">
+        <v>97</v>
+      </c>
+      <c r="E23" t="s">
+        <v>98</v>
+      </c>
+      <c r="F23" t="s">
+        <v>102</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H23" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>105</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" t="s">
+        <v>106</v>
+      </c>
+      <c r="E24" t="s">
+        <v>107</v>
+      </c>
+      <c r="F24" t="s">
+        <v>108</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H24" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" t="s">
+        <v>106</v>
+      </c>
+      <c r="E25" t="s">
+        <v>107</v>
+      </c>
+      <c r="F25" t="s">
+        <v>112</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H25" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" t="s">
+        <v>106</v>
+      </c>
+      <c r="E26" t="s">
+        <v>107</v>
+      </c>
+      <c r="F26" t="s">
+        <v>35</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H26" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>26</v>
+      </c>
+      <c r="D27" t="s">
+        <v>106</v>
+      </c>
+      <c r="E27" t="s">
+        <v>107</v>
+      </c>
+      <c r="F27" t="s">
+        <v>35</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H27" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>121</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
         <v>30</v>
       </c>
-      <c r="G17" s="1" t="s">
-[...3 lines deleted...]
-        <v>85</v>
+      <c r="D28" t="s">
+        <v>106</v>
+      </c>
+      <c r="E28" t="s">
+        <v>107</v>
+      </c>
+      <c r="F28" t="s">
+        <v>35</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H28" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>124</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>125</v>
+      </c>
+      <c r="D29" t="s">
+        <v>106</v>
+      </c>
+      <c r="E29" t="s">
+        <v>107</v>
+      </c>
+      <c r="F29" t="s">
+        <v>87</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H29" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30" t="s">
+        <v>106</v>
+      </c>
+      <c r="E30" t="s">
+        <v>107</v>
+      </c>
+      <c r="F30" t="s">
+        <v>87</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H30" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>131</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31" t="s">
+        <v>106</v>
+      </c>
+      <c r="E31" t="s">
+        <v>107</v>
+      </c>
+      <c r="F31" t="s">
+        <v>87</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H31" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>134</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>135</v>
+      </c>
+      <c r="D32" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" t="s">
+        <v>107</v>
+      </c>
+      <c r="F32" t="s">
+        <v>87</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H32" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>138</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>43</v>
+      </c>
+      <c r="D33" t="s">
+        <v>106</v>
+      </c>
+      <c r="E33" t="s">
+        <v>107</v>
+      </c>
+      <c r="F33" t="s">
+        <v>87</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H33" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>141</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>48</v>
+      </c>
+      <c r="D34" t="s">
+        <v>106</v>
+      </c>
+      <c r="E34" t="s">
+        <v>107</v>
+      </c>
+      <c r="F34" t="s">
+        <v>142</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H34" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>145</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>52</v>
+      </c>
+      <c r="D35" t="s">
+        <v>106</v>
+      </c>
+      <c r="E35" t="s">
+        <v>107</v>
+      </c>
+      <c r="F35" t="s">
+        <v>44</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H35" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>148</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>57</v>
+      </c>
+      <c r="D36" t="s">
+        <v>106</v>
+      </c>
+      <c r="E36" t="s">
+        <v>107</v>
+      </c>
+      <c r="F36" t="s">
+        <v>149</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H36" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>61</v>
+      </c>
+      <c r="D37" t="s">
+        <v>106</v>
+      </c>
+      <c r="E37" t="s">
+        <v>107</v>
+      </c>
+      <c r="F37" t="s">
+        <v>153</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H37" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>156</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>65</v>
+      </c>
+      <c r="D38" t="s">
+        <v>106</v>
+      </c>
+      <c r="E38" t="s">
+        <v>107</v>
+      </c>
+      <c r="F38" t="s">
+        <v>87</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H38" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>159</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>69</v>
+      </c>
+      <c r="D39" t="s">
+        <v>106</v>
+      </c>
+      <c r="E39" t="s">
+        <v>107</v>
+      </c>
+      <c r="F39" t="s">
+        <v>35</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H39" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>162</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>163</v>
+      </c>
+      <c r="D40" t="s">
+        <v>106</v>
+      </c>
+      <c r="E40" t="s">
+        <v>107</v>
+      </c>
+      <c r="F40" t="s">
+        <v>35</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H40" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>166</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>167</v>
+      </c>
+      <c r="D41" t="s">
+        <v>106</v>
+      </c>
+      <c r="E41" t="s">
+        <v>107</v>
+      </c>
+      <c r="F41" t="s">
+        <v>87</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="H41" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>170</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>171</v>
+      </c>
+      <c r="D42" t="s">
+        <v>106</v>
+      </c>
+      <c r="E42" t="s">
+        <v>107</v>
+      </c>
+      <c r="F42" t="s">
+        <v>53</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H42" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>174</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>175</v>
+      </c>
+      <c r="D43" t="s">
+        <v>106</v>
+      </c>
+      <c r="E43" t="s">
+        <v>107</v>
+      </c>
+      <c r="F43" t="s">
+        <v>149</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H43" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>178</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>179</v>
+      </c>
+      <c r="D44" t="s">
+        <v>106</v>
+      </c>
+      <c r="E44" t="s">
+        <v>107</v>
+      </c>
+      <c r="F44" t="s">
+        <v>153</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H44" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>182</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>183</v>
+      </c>
+      <c r="D45" t="s">
+        <v>106</v>
+      </c>
+      <c r="E45" t="s">
+        <v>107</v>
+      </c>
+      <c r="F45" t="s">
+        <v>112</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H45" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>186</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>187</v>
+      </c>
+      <c r="D46" t="s">
+        <v>106</v>
+      </c>
+      <c r="E46" t="s">
+        <v>107</v>
+      </c>
+      <c r="F46" t="s">
+        <v>44</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H46" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>190</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>191</v>
+      </c>
+      <c r="D47" t="s">
+        <v>106</v>
+      </c>
+      <c r="E47" t="s">
+        <v>107</v>
+      </c>
+      <c r="F47" t="s">
+        <v>192</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H47" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>195</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>196</v>
+      </c>
+      <c r="D48" t="s">
+        <v>106</v>
+      </c>
+      <c r="E48" t="s">
+        <v>107</v>
+      </c>
+      <c r="F48" t="s">
+        <v>192</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H48" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>199</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>200</v>
+      </c>
+      <c r="D49" t="s">
+        <v>106</v>
+      </c>
+      <c r="E49" t="s">
+        <v>107</v>
+      </c>
+      <c r="F49" t="s">
+        <v>149</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H49" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>203</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>204</v>
+      </c>
+      <c r="D50" t="s">
+        <v>106</v>
+      </c>
+      <c r="E50" t="s">
+        <v>107</v>
+      </c>
+      <c r="F50" t="s">
+        <v>112</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H50" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>207</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>208</v>
+      </c>
+      <c r="D51" t="s">
+        <v>106</v>
+      </c>
+      <c r="E51" t="s">
+        <v>107</v>
+      </c>
+      <c r="F51" t="s">
+        <v>44</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H51" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>211</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>212</v>
+      </c>
+      <c r="D52" t="s">
+        <v>106</v>
+      </c>
+      <c r="E52" t="s">
+        <v>107</v>
+      </c>
+      <c r="F52" t="s">
+        <v>192</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H52" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>215</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>216</v>
+      </c>
+      <c r="D53" t="s">
+        <v>106</v>
+      </c>
+      <c r="E53" t="s">
+        <v>107</v>
+      </c>
+      <c r="F53" t="s">
+        <v>192</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H53" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>219</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>220</v>
+      </c>
+      <c r="D54" t="s">
+        <v>106</v>
+      </c>
+      <c r="E54" t="s">
+        <v>107</v>
+      </c>
+      <c r="F54" t="s">
+        <v>87</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H54" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>223</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>224</v>
+      </c>
+      <c r="D55" t="s">
+        <v>106</v>
+      </c>
+      <c r="E55" t="s">
+        <v>107</v>
+      </c>
+      <c r="F55" t="s">
+        <v>87</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H55" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>227</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>228</v>
+      </c>
+      <c r="D56" t="s">
+        <v>106</v>
+      </c>
+      <c r="E56" t="s">
+        <v>107</v>
+      </c>
+      <c r="F56" t="s">
+        <v>192</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H56" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>231</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>232</v>
+      </c>
+      <c r="D57" t="s">
+        <v>106</v>
+      </c>
+      <c r="E57" t="s">
+        <v>107</v>
+      </c>
+      <c r="F57" t="s">
+        <v>233</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H57" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>236</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>237</v>
+      </c>
+      <c r="D58" t="s">
+        <v>106</v>
+      </c>
+      <c r="E58" t="s">
+        <v>107</v>
+      </c>
+      <c r="F58" t="s">
+        <v>149</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H58" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>240</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>241</v>
+      </c>
+      <c r="D59" t="s">
+        <v>106</v>
+      </c>
+      <c r="E59" t="s">
+        <v>107</v>
+      </c>
+      <c r="F59" t="s">
+        <v>53</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H59" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>244</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>245</v>
+      </c>
+      <c r="D60" t="s">
+        <v>106</v>
+      </c>
+      <c r="E60" t="s">
+        <v>107</v>
+      </c>
+      <c r="F60" t="s">
+        <v>44</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H60" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>248</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>249</v>
+      </c>
+      <c r="D61" t="s">
+        <v>106</v>
+      </c>
+      <c r="E61" t="s">
+        <v>107</v>
+      </c>
+      <c r="F61" t="s">
+        <v>35</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H61" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>252</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>253</v>
+      </c>
+      <c r="D62" t="s">
+        <v>106</v>
+      </c>
+      <c r="E62" t="s">
+        <v>107</v>
+      </c>
+      <c r="F62" t="s">
+        <v>35</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H62" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>256</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>257</v>
+      </c>
+      <c r="D63" t="s">
+        <v>106</v>
+      </c>
+      <c r="E63" t="s">
+        <v>107</v>
+      </c>
+      <c r="F63" t="s">
+        <v>258</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H63" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>261</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>262</v>
+      </c>
+      <c r="D64" t="s">
+        <v>106</v>
+      </c>
+      <c r="E64" t="s">
+        <v>107</v>
+      </c>
+      <c r="F64" t="s">
+        <v>258</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H64" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>265</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>266</v>
+      </c>
+      <c r="D65" t="s">
+        <v>106</v>
+      </c>
+      <c r="E65" t="s">
+        <v>107</v>
+      </c>
+      <c r="F65" t="s">
+        <v>258</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H65" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>269</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>270</v>
+      </c>
+      <c r="D66" t="s">
+        <v>106</v>
+      </c>
+      <c r="E66" t="s">
+        <v>107</v>
+      </c>
+      <c r="F66" t="s">
+        <v>271</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H66" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>274</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>275</v>
+      </c>
+      <c r="D67" t="s">
+        <v>106</v>
+      </c>
+      <c r="E67" t="s">
+        <v>107</v>
+      </c>
+      <c r="F67" t="s">
+        <v>87</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H67" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>278</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>279</v>
+      </c>
+      <c r="D68" t="s">
+        <v>106</v>
+      </c>
+      <c r="E68" t="s">
+        <v>107</v>
+      </c>
+      <c r="F68" t="s">
+        <v>44</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H68" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>282</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>283</v>
+      </c>
+      <c r="D69" t="s">
+        <v>106</v>
+      </c>
+      <c r="E69" t="s">
+        <v>107</v>
+      </c>
+      <c r="F69" t="s">
+        <v>284</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H69" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>287</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>288</v>
+      </c>
+      <c r="D70" t="s">
+        <v>106</v>
+      </c>
+      <c r="E70" t="s">
+        <v>107</v>
+      </c>
+      <c r="F70" t="s">
+        <v>153</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H70" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>291</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>292</v>
+      </c>
+      <c r="D71" t="s">
+        <v>106</v>
+      </c>
+      <c r="E71" t="s">
+        <v>107</v>
+      </c>
+      <c r="F71" t="s">
+        <v>153</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H71" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>295</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>296</v>
+      </c>
+      <c r="D72" t="s">
+        <v>106</v>
+      </c>
+      <c r="E72" t="s">
+        <v>107</v>
+      </c>
+      <c r="F72" t="s">
+        <v>153</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H72" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>299</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>300</v>
+      </c>
+      <c r="D73" t="s">
+        <v>106</v>
+      </c>
+      <c r="E73" t="s">
+        <v>107</v>
+      </c>
+      <c r="F73" t="s">
+        <v>149</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H73" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>303</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>304</v>
+      </c>
+      <c r="D74" t="s">
+        <v>106</v>
+      </c>
+      <c r="E74" t="s">
+        <v>107</v>
+      </c>
+      <c r="F74" t="s">
+        <v>149</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H74" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>307</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>308</v>
+      </c>
+      <c r="D75" t="s">
+        <v>106</v>
+      </c>
+      <c r="E75" t="s">
+        <v>107</v>
+      </c>
+      <c r="F75" t="s">
+        <v>149</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H75" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>311</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>312</v>
+      </c>
+      <c r="D76" t="s">
+        <v>106</v>
+      </c>
+      <c r="E76" t="s">
+        <v>107</v>
+      </c>
+      <c r="F76" t="s">
+        <v>192</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H76" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>315</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>316</v>
+      </c>
+      <c r="D77" t="s">
+        <v>106</v>
+      </c>
+      <c r="E77" t="s">
+        <v>107</v>
+      </c>
+      <c r="F77" t="s">
+        <v>53</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H77" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>319</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>320</v>
+      </c>
+      <c r="D78" t="s">
+        <v>106</v>
+      </c>
+      <c r="E78" t="s">
+        <v>107</v>
+      </c>
+      <c r="F78" t="s">
+        <v>44</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H78" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>323</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>324</v>
+      </c>
+      <c r="D79" t="s">
+        <v>106</v>
+      </c>
+      <c r="E79" t="s">
+        <v>107</v>
+      </c>
+      <c r="F79" t="s">
+        <v>153</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H79" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>327</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>328</v>
+      </c>
+      <c r="D80" t="s">
+        <v>106</v>
+      </c>
+      <c r="E80" t="s">
+        <v>107</v>
+      </c>
+      <c r="F80" t="s">
+        <v>329</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H80" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>332</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>333</v>
+      </c>
+      <c r="D81" t="s">
+        <v>106</v>
+      </c>
+      <c r="E81" t="s">
+        <v>107</v>
+      </c>
+      <c r="F81" t="s">
+        <v>153</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H81" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>336</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>337</v>
+      </c>
+      <c r="D82" t="s">
+        <v>106</v>
+      </c>
+      <c r="E82" t="s">
+        <v>107</v>
+      </c>
+      <c r="F82" t="s">
+        <v>192</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="H82" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>340</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>341</v>
+      </c>
+      <c r="D83" t="s">
+        <v>106</v>
+      </c>
+      <c r="E83" t="s">
+        <v>107</v>
+      </c>
+      <c r="F83" t="s">
+        <v>35</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H83" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>344</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>345</v>
+      </c>
+      <c r="D84" t="s">
+        <v>106</v>
+      </c>
+      <c r="E84" t="s">
+        <v>107</v>
+      </c>
+      <c r="F84" t="s">
+        <v>35</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H84" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>348</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>349</v>
+      </c>
+      <c r="D85" t="s">
+        <v>106</v>
+      </c>
+      <c r="E85" t="s">
+        <v>107</v>
+      </c>
+      <c r="F85" t="s">
+        <v>35</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H85" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>352</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>353</v>
+      </c>
+      <c r="D86" t="s">
+        <v>106</v>
+      </c>
+      <c r="E86" t="s">
+        <v>107</v>
+      </c>
+      <c r="F86" t="s">
+        <v>35</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H86" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>356</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>357</v>
+      </c>
+      <c r="D87" t="s">
+        <v>106</v>
+      </c>
+      <c r="E87" t="s">
+        <v>107</v>
+      </c>
+      <c r="F87" t="s">
+        <v>44</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H87" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>360</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>361</v>
+      </c>
+      <c r="D88" t="s">
+        <v>106</v>
+      </c>
+      <c r="E88" t="s">
+        <v>107</v>
+      </c>
+      <c r="F88" t="s">
+        <v>87</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H88" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>364</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>365</v>
+      </c>
+      <c r="D89" t="s">
+        <v>106</v>
+      </c>
+      <c r="E89" t="s">
+        <v>107</v>
+      </c>
+      <c r="F89" t="s">
+        <v>87</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H89" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>368</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>369</v>
+      </c>
+      <c r="D90" t="s">
+        <v>106</v>
+      </c>
+      <c r="E90" t="s">
+        <v>107</v>
+      </c>
+      <c r="F90" t="s">
+        <v>87</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H90" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>372</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>373</v>
+      </c>
+      <c r="D91" t="s">
+        <v>106</v>
+      </c>
+      <c r="E91" t="s">
+        <v>107</v>
+      </c>
+      <c r="F91" t="s">
+        <v>44</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H91" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>376</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>377</v>
+      </c>
+      <c r="D92" t="s">
+        <v>106</v>
+      </c>
+      <c r="E92" t="s">
+        <v>107</v>
+      </c>
+      <c r="F92" t="s">
+        <v>112</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H92" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>380</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>381</v>
+      </c>
+      <c r="D93" t="s">
+        <v>106</v>
+      </c>
+      <c r="E93" t="s">
+        <v>107</v>
+      </c>
+      <c r="F93" t="s">
+        <v>53</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H93" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>384</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>385</v>
+      </c>
+      <c r="D94" t="s">
+        <v>106</v>
+      </c>
+      <c r="E94" t="s">
+        <v>107</v>
+      </c>
+      <c r="F94" t="s">
+        <v>142</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H94" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>388</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>389</v>
+      </c>
+      <c r="D95" t="s">
+        <v>106</v>
+      </c>
+      <c r="E95" t="s">
+        <v>107</v>
+      </c>
+      <c r="F95" t="s">
+        <v>44</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H95" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>392</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>393</v>
+      </c>
+      <c r="D96" t="s">
+        <v>106</v>
+      </c>
+      <c r="E96" t="s">
+        <v>107</v>
+      </c>
+      <c r="F96" t="s">
+        <v>44</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H96" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>396</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>397</v>
+      </c>
+      <c r="D97" t="s">
+        <v>106</v>
+      </c>
+      <c r="E97" t="s">
+        <v>107</v>
+      </c>
+      <c r="F97" t="s">
+        <v>192</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H97" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>400</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>401</v>
+      </c>
+      <c r="D98" t="s">
+        <v>106</v>
+      </c>
+      <c r="E98" t="s">
+        <v>107</v>
+      </c>
+      <c r="F98" t="s">
+        <v>153</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H98" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>404</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>405</v>
+      </c>
+      <c r="D99" t="s">
+        <v>106</v>
+      </c>
+      <c r="E99" t="s">
+        <v>107</v>
+      </c>
+      <c r="F99" t="s">
+        <v>329</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H99" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>408</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>409</v>
+      </c>
+      <c r="D100" t="s">
+        <v>106</v>
+      </c>
+      <c r="E100" t="s">
+        <v>107</v>
+      </c>
+      <c r="F100" t="s">
+        <v>153</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H100" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>412</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>413</v>
+      </c>
+      <c r="D101" t="s">
+        <v>106</v>
+      </c>
+      <c r="E101" t="s">
+        <v>107</v>
+      </c>
+      <c r="F101" t="s">
+        <v>153</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H101" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>416</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>417</v>
+      </c>
+      <c r="D102" t="s">
+        <v>106</v>
+      </c>
+      <c r="E102" t="s">
+        <v>107</v>
+      </c>
+      <c r="F102" t="s">
+        <v>418</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H102" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>421</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>422</v>
+      </c>
+      <c r="D103" t="s">
+        <v>106</v>
+      </c>
+      <c r="E103" t="s">
+        <v>107</v>
+      </c>
+      <c r="F103" t="s">
+        <v>423</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H103" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>426</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>427</v>
+      </c>
+      <c r="D104" t="s">
+        <v>106</v>
+      </c>
+      <c r="E104" t="s">
+        <v>107</v>
+      </c>
+      <c r="F104" t="s">
+        <v>112</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H104" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>430</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>431</v>
+      </c>
+      <c r="D105" t="s">
+        <v>106</v>
+      </c>
+      <c r="E105" t="s">
+        <v>107</v>
+      </c>
+      <c r="F105" t="s">
+        <v>53</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H105" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>434</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>435</v>
+      </c>
+      <c r="D106" t="s">
+        <v>106</v>
+      </c>
+      <c r="E106" t="s">
+        <v>107</v>
+      </c>
+      <c r="F106" t="s">
+        <v>153</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H106" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>438</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>439</v>
+      </c>
+      <c r="D107" t="s">
+        <v>106</v>
+      </c>
+      <c r="E107" t="s">
+        <v>107</v>
+      </c>
+      <c r="F107" t="s">
+        <v>149</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H107" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>442</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>443</v>
+      </c>
+      <c r="D108" t="s">
+        <v>106</v>
+      </c>
+      <c r="E108" t="s">
+        <v>107</v>
+      </c>
+      <c r="F108" t="s">
+        <v>142</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H108" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>446</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>447</v>
+      </c>
+      <c r="D109" t="s">
+        <v>106</v>
+      </c>
+      <c r="E109" t="s">
+        <v>107</v>
+      </c>
+      <c r="F109" t="s">
+        <v>142</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H109" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>450</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>451</v>
+      </c>
+      <c r="D110" t="s">
+        <v>106</v>
+      </c>
+      <c r="E110" t="s">
+        <v>107</v>
+      </c>
+      <c r="F110" t="s">
+        <v>44</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H110" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>454</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>455</v>
+      </c>
+      <c r="D111" t="s">
+        <v>106</v>
+      </c>
+      <c r="E111" t="s">
+        <v>107</v>
+      </c>
+      <c r="F111" t="s">
+        <v>153</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H111" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>458</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>459</v>
+      </c>
+      <c r="D112" t="s">
+        <v>106</v>
+      </c>
+      <c r="E112" t="s">
+        <v>107</v>
+      </c>
+      <c r="F112" t="s">
+        <v>258</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H112" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>462</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>463</v>
+      </c>
+      <c r="D113" t="s">
+        <v>106</v>
+      </c>
+      <c r="E113" t="s">
+        <v>107</v>
+      </c>
+      <c r="F113" t="s">
+        <v>258</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H113" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>466</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>467</v>
+      </c>
+      <c r="D114" t="s">
+        <v>106</v>
+      </c>
+      <c r="E114" t="s">
+        <v>107</v>
+      </c>
+      <c r="F114" t="s">
+        <v>258</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H114" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>470</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>471</v>
+      </c>
+      <c r="D115" t="s">
+        <v>106</v>
+      </c>
+      <c r="E115" t="s">
+        <v>107</v>
+      </c>
+      <c r="F115" t="s">
+        <v>258</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H115" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>474</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>475</v>
+      </c>
+      <c r="D116" t="s">
+        <v>106</v>
+      </c>
+      <c r="E116" t="s">
+        <v>107</v>
+      </c>
+      <c r="F116" t="s">
+        <v>329</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H116" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>478</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>479</v>
+      </c>
+      <c r="D117" t="s">
+        <v>106</v>
+      </c>
+      <c r="E117" t="s">
+        <v>107</v>
+      </c>
+      <c r="F117" t="s">
+        <v>44</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H117" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>482</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>483</v>
+      </c>
+      <c r="D118" t="s">
+        <v>106</v>
+      </c>
+      <c r="E118" t="s">
+        <v>107</v>
+      </c>
+      <c r="F118" t="s">
+        <v>44</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H118" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>486</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>487</v>
+      </c>
+      <c r="D119" t="s">
+        <v>106</v>
+      </c>
+      <c r="E119" t="s">
+        <v>107</v>
+      </c>
+      <c r="F119" t="s">
+        <v>44</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H119" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>490</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>491</v>
+      </c>
+      <c r="D120" t="s">
+        <v>106</v>
+      </c>
+      <c r="E120" t="s">
+        <v>107</v>
+      </c>
+      <c r="F120" t="s">
+        <v>44</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H120" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>494</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>495</v>
+      </c>
+      <c r="D121" t="s">
+        <v>106</v>
+      </c>
+      <c r="E121" t="s">
+        <v>107</v>
+      </c>
+      <c r="F121" t="s">
+        <v>35</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H121" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>498</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>499</v>
+      </c>
+      <c r="D122" t="s">
+        <v>106</v>
+      </c>
+      <c r="E122" t="s">
+        <v>107</v>
+      </c>
+      <c r="F122" t="s">
+        <v>87</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H122" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>502</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>503</v>
+      </c>
+      <c r="D123" t="s">
+        <v>106</v>
+      </c>
+      <c r="E123" t="s">
+        <v>107</v>
+      </c>
+      <c r="F123" t="s">
+        <v>504</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H123" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>507</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>508</v>
+      </c>
+      <c r="D124" t="s">
+        <v>106</v>
+      </c>
+      <c r="E124" t="s">
+        <v>107</v>
+      </c>
+      <c r="F124" t="s">
+        <v>153</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H124" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>511</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>512</v>
+      </c>
+      <c r="D125" t="s">
+        <v>106</v>
+      </c>
+      <c r="E125" t="s">
+        <v>107</v>
+      </c>
+      <c r="F125" t="s">
+        <v>418</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H125" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>515</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>516</v>
+      </c>
+      <c r="D126" t="s">
+        <v>106</v>
+      </c>
+      <c r="E126" t="s">
+        <v>107</v>
+      </c>
+      <c r="F126" t="s">
+        <v>149</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H126" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>519</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>520</v>
+      </c>
+      <c r="D127" t="s">
+        <v>106</v>
+      </c>
+      <c r="E127" t="s">
+        <v>107</v>
+      </c>
+      <c r="F127" t="s">
+        <v>35</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H127" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>523</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>524</v>
+      </c>
+      <c r="D128" t="s">
+        <v>106</v>
+      </c>
+      <c r="E128" t="s">
+        <v>107</v>
+      </c>
+      <c r="F128" t="s">
+        <v>44</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H128" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>527</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>528</v>
+      </c>
+      <c r="D129" t="s">
+        <v>106</v>
+      </c>
+      <c r="E129" t="s">
+        <v>107</v>
+      </c>
+      <c r="F129" t="s">
+        <v>192</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H129" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>531</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>532</v>
+      </c>
+      <c r="D130" t="s">
+        <v>106</v>
+      </c>
+      <c r="E130" t="s">
+        <v>107</v>
+      </c>
+      <c r="F130" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H130" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>535</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>536</v>
+      </c>
+      <c r="D131" t="s">
+        <v>106</v>
+      </c>
+      <c r="E131" t="s">
+        <v>107</v>
+      </c>
+      <c r="F131" t="s">
+        <v>53</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H131" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>539</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>540</v>
+      </c>
+      <c r="D132" t="s">
+        <v>106</v>
+      </c>
+      <c r="E132" t="s">
+        <v>107</v>
+      </c>
+      <c r="F132" t="s">
+        <v>53</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H132" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>543</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>544</v>
+      </c>
+      <c r="D133" t="s">
+        <v>106</v>
+      </c>
+      <c r="E133" t="s">
+        <v>107</v>
+      </c>
+      <c r="F133" t="s">
+        <v>153</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H133" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>547</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>548</v>
+      </c>
+      <c r="D134" t="s">
+        <v>106</v>
+      </c>
+      <c r="E134" t="s">
+        <v>107</v>
+      </c>
+      <c r="F134" t="s">
+        <v>504</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H134" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>551</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>552</v>
+      </c>
+      <c r="D135" t="s">
+        <v>106</v>
+      </c>
+      <c r="E135" t="s">
+        <v>107</v>
+      </c>
+      <c r="F135" t="s">
+        <v>44</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H135" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>555</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>556</v>
+      </c>
+      <c r="D136" t="s">
+        <v>106</v>
+      </c>
+      <c r="E136" t="s">
+        <v>107</v>
+      </c>
+      <c r="F136" t="s">
+        <v>418</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H136" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>559</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>560</v>
+      </c>
+      <c r="D137" t="s">
+        <v>106</v>
+      </c>
+      <c r="E137" t="s">
+        <v>107</v>
+      </c>
+      <c r="F137" t="s">
+        <v>153</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H137" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>563</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>564</v>
+      </c>
+      <c r="D138" t="s">
+        <v>106</v>
+      </c>
+      <c r="E138" t="s">
+        <v>107</v>
+      </c>
+      <c r="F138" t="s">
+        <v>112</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H138" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>567</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>568</v>
+      </c>
+      <c r="D139" t="s">
+        <v>106</v>
+      </c>
+      <c r="E139" t="s">
+        <v>107</v>
+      </c>
+      <c r="F139" t="s">
+        <v>112</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H139" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>571</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>572</v>
+      </c>
+      <c r="D140" t="s">
+        <v>106</v>
+      </c>
+      <c r="E140" t="s">
+        <v>107</v>
+      </c>
+      <c r="F140" t="s">
+        <v>112</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H140" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>575</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>576</v>
+      </c>
+      <c r="D141" t="s">
+        <v>106</v>
+      </c>
+      <c r="E141" t="s">
+        <v>107</v>
+      </c>
+      <c r="F141" t="s">
+        <v>192</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H141" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>579</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>580</v>
+      </c>
+      <c r="D142" t="s">
+        <v>106</v>
+      </c>
+      <c r="E142" t="s">
+        <v>107</v>
+      </c>
+      <c r="F142" t="s">
+        <v>192</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H142" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>583</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>584</v>
+      </c>
+      <c r="D143" t="s">
+        <v>106</v>
+      </c>
+      <c r="E143" t="s">
+        <v>107</v>
+      </c>
+      <c r="F143" t="s">
+        <v>585</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H143" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>588</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>589</v>
+      </c>
+      <c r="D144" t="s">
+        <v>106</v>
+      </c>
+      <c r="E144" t="s">
+        <v>107</v>
+      </c>
+      <c r="F144" t="s">
+        <v>149</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H144" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>592</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>593</v>
+      </c>
+      <c r="D145" t="s">
+        <v>106</v>
+      </c>
+      <c r="E145" t="s">
+        <v>107</v>
+      </c>
+      <c r="F145" t="s">
+        <v>149</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H145" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>596</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>597</v>
+      </c>
+      <c r="D146" t="s">
+        <v>106</v>
+      </c>
+      <c r="E146" t="s">
+        <v>107</v>
+      </c>
+      <c r="F146" t="s">
+        <v>149</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H146" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>600</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" t="s">
+        <v>601</v>
+      </c>
+      <c r="E147" t="s">
+        <v>602</v>
+      </c>
+      <c r="F147" t="s">
+        <v>44</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H147" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>605</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>17</v>
+      </c>
+      <c r="D148" t="s">
+        <v>601</v>
+      </c>
+      <c r="E148" t="s">
+        <v>602</v>
+      </c>
+      <c r="F148" t="s">
+        <v>149</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H148" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>608</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>22</v>
+      </c>
+      <c r="D149" t="s">
+        <v>601</v>
+      </c>
+      <c r="E149" t="s">
+        <v>602</v>
+      </c>
+      <c r="F149" t="s">
+        <v>44</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H149" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>611</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>26</v>
+      </c>
+      <c r="D150" t="s">
+        <v>601</v>
+      </c>
+      <c r="E150" t="s">
+        <v>602</v>
+      </c>
+      <c r="F150" t="s">
+        <v>44</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H150" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>614</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>30</v>
+      </c>
+      <c r="D151" t="s">
+        <v>601</v>
+      </c>
+      <c r="E151" t="s">
+        <v>602</v>
+      </c>
+      <c r="F151" t="s">
+        <v>44</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H151" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>617</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>125</v>
+      </c>
+      <c r="D152" t="s">
+        <v>601</v>
+      </c>
+      <c r="E152" t="s">
+        <v>602</v>
+      </c>
+      <c r="F152" t="s">
+        <v>44</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H152" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>620</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>34</v>
+      </c>
+      <c r="D153" t="s">
+        <v>601</v>
+      </c>
+      <c r="E153" t="s">
+        <v>602</v>
+      </c>
+      <c r="F153" t="s">
+        <v>44</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H153" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>623</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>39</v>
+      </c>
+      <c r="D154" t="s">
+        <v>601</v>
+      </c>
+      <c r="E154" t="s">
+        <v>602</v>
+      </c>
+      <c r="F154" t="s">
+        <v>112</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H154" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>626</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>10</v>
+      </c>
+      <c r="D155" t="s">
+        <v>627</v>
+      </c>
+      <c r="E155" t="s">
+        <v>628</v>
+      </c>
+      <c r="F155" t="s">
+        <v>102</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H155" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>631</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>17</v>
+      </c>
+      <c r="D156" t="s">
+        <v>627</v>
+      </c>
+      <c r="E156" t="s">
+        <v>628</v>
+      </c>
+      <c r="F156" t="s">
+        <v>102</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H156" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>634</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>22</v>
+      </c>
+      <c r="D157" t="s">
+        <v>627</v>
+      </c>
+      <c r="E157" t="s">
+        <v>628</v>
+      </c>
+      <c r="F157" t="s">
+        <v>102</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="H157" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>637</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>26</v>
+      </c>
+      <c r="D158" t="s">
+        <v>627</v>
+      </c>
+      <c r="E158" t="s">
+        <v>628</v>
+      </c>
+      <c r="F158" t="s">
+        <v>102</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H158" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>640</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>30</v>
+      </c>
+      <c r="D159" t="s">
+        <v>627</v>
+      </c>
+      <c r="E159" t="s">
+        <v>628</v>
+      </c>
+      <c r="F159" t="s">
+        <v>102</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H159" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>643</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>125</v>
+      </c>
+      <c r="D160" t="s">
+        <v>627</v>
+      </c>
+      <c r="E160" t="s">
+        <v>628</v>
+      </c>
+      <c r="F160" t="s">
+        <v>102</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H160" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>646</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>34</v>
+      </c>
+      <c r="D161" t="s">
+        <v>627</v>
+      </c>
+      <c r="E161" t="s">
+        <v>628</v>
+      </c>
+      <c r="F161" t="s">
+        <v>102</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H161" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>649</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>39</v>
+      </c>
+      <c r="D162" t="s">
+        <v>627</v>
+      </c>
+      <c r="E162" t="s">
+        <v>628</v>
+      </c>
+      <c r="F162" t="s">
+        <v>102</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H162" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>652</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>135</v>
+      </c>
+      <c r="D163" t="s">
+        <v>627</v>
+      </c>
+      <c r="E163" t="s">
+        <v>628</v>
+      </c>
+      <c r="F163" t="s">
+        <v>102</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H163" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>655</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>43</v>
+      </c>
+      <c r="D164" t="s">
+        <v>627</v>
+      </c>
+      <c r="E164" t="s">
+        <v>628</v>
+      </c>
+      <c r="F164" t="s">
+        <v>102</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="H164" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>658</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>48</v>
+      </c>
+      <c r="D165" t="s">
+        <v>627</v>
+      </c>
+      <c r="E165" t="s">
+        <v>628</v>
+      </c>
+      <c r="F165" t="s">
+        <v>102</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H165" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>661</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>52</v>
+      </c>
+      <c r="D166" t="s">
+        <v>627</v>
+      </c>
+      <c r="E166" t="s">
+        <v>628</v>
+      </c>
+      <c r="F166" t="s">
+        <v>662</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="H166" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>665</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>57</v>
+      </c>
+      <c r="D167" t="s">
+        <v>627</v>
+      </c>
+      <c r="E167" t="s">
+        <v>628</v>
+      </c>
+      <c r="F167" t="s">
+        <v>102</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H167" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>668</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>10</v>
+      </c>
+      <c r="D168" t="s">
+        <v>669</v>
+      </c>
+      <c r="E168" t="s">
+        <v>670</v>
+      </c>
+      <c r="F168" t="s">
+        <v>112</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H168" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>673</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>17</v>
+      </c>
+      <c r="D169" t="s">
+        <v>669</v>
+      </c>
+      <c r="E169" t="s">
+        <v>670</v>
+      </c>
+      <c r="F169" t="s">
+        <v>112</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H169" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>675</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>22</v>
+      </c>
+      <c r="D170" t="s">
+        <v>669</v>
+      </c>
+      <c r="E170" t="s">
+        <v>670</v>
+      </c>
+      <c r="F170" t="s">
+        <v>112</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H170" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>677</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>26</v>
+      </c>
+      <c r="D171" t="s">
+        <v>669</v>
+      </c>
+      <c r="E171" t="s">
+        <v>670</v>
+      </c>
+      <c r="F171" t="s">
+        <v>112</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H171" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>679</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>30</v>
+      </c>
+      <c r="D172" t="s">
+        <v>669</v>
+      </c>
+      <c r="E172" t="s">
+        <v>670</v>
+      </c>
+      <c r="F172" t="s">
+        <v>112</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="H172" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>681</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>125</v>
+      </c>
+      <c r="D173" t="s">
+        <v>669</v>
+      </c>
+      <c r="E173" t="s">
+        <v>670</v>
+      </c>
+      <c r="F173" t="s">
+        <v>112</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H173" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>683</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>34</v>
+      </c>
+      <c r="D174" t="s">
+        <v>669</v>
+      </c>
+      <c r="E174" t="s">
+        <v>670</v>
+      </c>
+      <c r="F174" t="s">
+        <v>112</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H174" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>686</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>39</v>
+      </c>
+      <c r="D175" t="s">
+        <v>669</v>
+      </c>
+      <c r="E175" t="s">
+        <v>670</v>
+      </c>
+      <c r="F175" t="s">
+        <v>112</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H175" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>689</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>135</v>
+      </c>
+      <c r="D176" t="s">
+        <v>669</v>
+      </c>
+      <c r="E176" t="s">
+        <v>670</v>
+      </c>
+      <c r="F176" t="s">
+        <v>112</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H176" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>692</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>43</v>
+      </c>
+      <c r="D177" t="s">
+        <v>669</v>
+      </c>
+      <c r="E177" t="s">
+        <v>670</v>
+      </c>
+      <c r="F177" t="s">
+        <v>112</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H177" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>695</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>48</v>
+      </c>
+      <c r="D178" t="s">
+        <v>669</v>
+      </c>
+      <c r="E178" t="s">
+        <v>670</v>
+      </c>
+      <c r="F178" t="s">
+        <v>112</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H178" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>698</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>52</v>
+      </c>
+      <c r="D179" t="s">
+        <v>669</v>
+      </c>
+      <c r="E179" t="s">
+        <v>670</v>
+      </c>
+      <c r="F179" t="s">
+        <v>112</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H179" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>701</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>57</v>
+      </c>
+      <c r="D180" t="s">
+        <v>669</v>
+      </c>
+      <c r="E180" t="s">
+        <v>670</v>
+      </c>
+      <c r="F180" t="s">
+        <v>112</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H180" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>704</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>61</v>
+      </c>
+      <c r="D181" t="s">
+        <v>669</v>
+      </c>
+      <c r="E181" t="s">
+        <v>670</v>
+      </c>
+      <c r="F181" t="s">
+        <v>112</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H181" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>707</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>65</v>
+      </c>
+      <c r="D182" t="s">
+        <v>669</v>
+      </c>
+      <c r="E182" t="s">
+        <v>670</v>
+      </c>
+      <c r="F182" t="s">
+        <v>112</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H182" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>710</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>69</v>
+      </c>
+      <c r="D183" t="s">
+        <v>669</v>
+      </c>
+      <c r="E183" t="s">
+        <v>670</v>
+      </c>
+      <c r="F183" t="s">
+        <v>112</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H183" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>713</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>10</v>
+      </c>
+      <c r="D184" t="s">
+        <v>714</v>
+      </c>
+      <c r="E184" t="s">
+        <v>715</v>
+      </c>
+      <c r="F184" t="s">
+        <v>102</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H184" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>718</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>17</v>
+      </c>
+      <c r="D185" t="s">
+        <v>714</v>
+      </c>
+      <c r="E185" t="s">
+        <v>715</v>
+      </c>
+      <c r="F185" t="s">
+        <v>102</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H185" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>721</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>22</v>
+      </c>
+      <c r="D186" t="s">
+        <v>714</v>
+      </c>
+      <c r="E186" t="s">
+        <v>715</v>
+      </c>
+      <c r="F186" t="s">
+        <v>662</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H186" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>724</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>26</v>
+      </c>
+      <c r="D187" t="s">
+        <v>714</v>
+      </c>
+      <c r="E187" t="s">
+        <v>715</v>
+      </c>
+      <c r="F187" t="s">
+        <v>725</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H187" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>728</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>10</v>
+      </c>
+      <c r="D188" t="s">
+        <v>729</v>
+      </c>
+      <c r="E188" t="s">
+        <v>730</v>
+      </c>
+      <c r="F188" t="s">
+        <v>53</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H188" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>733</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>10</v>
+      </c>
+      <c r="D189" t="s">
+        <v>734</v>
+      </c>
+      <c r="E189" t="s">
+        <v>735</v>
+      </c>
+      <c r="F189" t="s">
+        <v>112</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H189" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>738</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>17</v>
+      </c>
+      <c r="D190" t="s">
+        <v>734</v>
+      </c>
+      <c r="E190" t="s">
+        <v>735</v>
+      </c>
+      <c r="F190" t="s">
+        <v>112</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H190" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>741</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>22</v>
+      </c>
+      <c r="D191" t="s">
+        <v>734</v>
+      </c>
+      <c r="E191" t="s">
+        <v>735</v>
+      </c>
+      <c r="F191" t="s">
+        <v>112</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H191" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>744</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>26</v>
+      </c>
+      <c r="D192" t="s">
+        <v>734</v>
+      </c>
+      <c r="E192" t="s">
+        <v>735</v>
+      </c>
+      <c r="F192" t="s">
+        <v>112</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H192" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>747</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>30</v>
+      </c>
+      <c r="D193" t="s">
+        <v>734</v>
+      </c>
+      <c r="E193" t="s">
+        <v>735</v>
+      </c>
+      <c r="F193" t="s">
+        <v>112</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H193" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>750</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>125</v>
+      </c>
+      <c r="D194" t="s">
+        <v>734</v>
+      </c>
+      <c r="E194" t="s">
+        <v>735</v>
+      </c>
+      <c r="F194" t="s">
+        <v>112</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H194" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>753</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>34</v>
+      </c>
+      <c r="D195" t="s">
+        <v>734</v>
+      </c>
+      <c r="E195" t="s">
+        <v>735</v>
+      </c>
+      <c r="F195" t="s">
+        <v>112</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H195" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>756</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>39</v>
+      </c>
+      <c r="D196" t="s">
+        <v>734</v>
+      </c>
+      <c r="E196" t="s">
+        <v>735</v>
+      </c>
+      <c r="F196" t="s">
+        <v>112</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H196" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>759</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>135</v>
+      </c>
+      <c r="D197" t="s">
+        <v>734</v>
+      </c>
+      <c r="E197" t="s">
+        <v>735</v>
+      </c>
+      <c r="F197" t="s">
+        <v>112</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H197" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>762</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>43</v>
+      </c>
+      <c r="D198" t="s">
+        <v>734</v>
+      </c>
+      <c r="E198" t="s">
+        <v>735</v>
+      </c>
+      <c r="F198" t="s">
+        <v>112</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H198" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>765</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>48</v>
+      </c>
+      <c r="D199" t="s">
+        <v>734</v>
+      </c>
+      <c r="E199" t="s">
+        <v>735</v>
+      </c>
+      <c r="F199" t="s">
+        <v>112</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H199" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>768</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>52</v>
+      </c>
+      <c r="D200" t="s">
+        <v>734</v>
+      </c>
+      <c r="E200" t="s">
+        <v>735</v>
+      </c>
+      <c r="F200" t="s">
+        <v>112</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H200" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>771</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>57</v>
+      </c>
+      <c r="D201" t="s">
+        <v>734</v>
+      </c>
+      <c r="E201" t="s">
+        <v>735</v>
+      </c>
+      <c r="F201" t="s">
+        <v>112</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H201" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>774</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>61</v>
+      </c>
+      <c r="D202" t="s">
+        <v>734</v>
+      </c>
+      <c r="E202" t="s">
+        <v>735</v>
+      </c>
+      <c r="F202" t="s">
+        <v>112</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H202" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>777</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>65</v>
+      </c>
+      <c r="D203" t="s">
+        <v>734</v>
+      </c>
+      <c r="E203" t="s">
+        <v>735</v>
+      </c>
+      <c r="F203" t="s">
+        <v>112</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H203" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>780</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>10</v>
+      </c>
+      <c r="D204" t="s">
+        <v>781</v>
+      </c>
+      <c r="E204" t="s">
+        <v>782</v>
+      </c>
+      <c r="F204" t="s">
+        <v>112</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H204" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>785</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>17</v>
+      </c>
+      <c r="D205" t="s">
+        <v>781</v>
+      </c>
+      <c r="E205" t="s">
+        <v>782</v>
+      </c>
+      <c r="F205" t="s">
+        <v>112</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H205" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>788</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>22</v>
+      </c>
+      <c r="D206" t="s">
+        <v>781</v>
+      </c>
+      <c r="E206" t="s">
+        <v>782</v>
+      </c>
+      <c r="F206" t="s">
+        <v>112</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H206" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>791</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>26</v>
+      </c>
+      <c r="D207" t="s">
+        <v>781</v>
+      </c>
+      <c r="E207" t="s">
+        <v>782</v>
+      </c>
+      <c r="F207" t="s">
+        <v>112</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H207" t="s">
+        <v>793</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>