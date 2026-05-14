--- v1 (2026-02-06)
+++ v2 (2026-05-14)
@@ -10,6001 +10,6010 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4094" uniqueCount="1971">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4102" uniqueCount="1974">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Rafael Reis</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/440/proj12025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/440/proj12025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do projeto Rua de Lazer no município de Carmópolis de Minas</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Tirzah</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/468/proj225.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/468/proj225.pdf</t>
   </si>
   <si>
     <t>Estabelece reserva de espaço para a montagem de barracas para venda de alimentos e bebidas pela Santa Casa de Misericórdia Nossa Senhora do Carmo, em eventos realizados no município de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Gustavo da Assistência</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/469/proj325.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/469/proj325.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da lista de espera bem como as demandas atendidas nas creches municipais, e dá outras providências</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Marcelo de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/470/projeto425.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/470/projeto425.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre vagas no transporte estudantil de ensino superior, médio ou técnico no município de Carmópolis de Minas</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Célio Roberto Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/471/projeto052025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/471/projeto052025.pdf</t>
   </si>
   <si>
     <t>Regulamenta o exercício das atividades dos profissionais em transporte de passageiros “mototaxista”, e em entrega de mercadorias “motoboy”, com o uso de motocicletas e motonetas, no município de Carmópolis de Minas/MG</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/542/projeto62025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/542/projeto62025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a responsabilização das empresas prestadoras de serviços de internet e telecomunicações pela organização e gestão dos cabos e fiações aéreas no município de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Alex Enfermeiro, João Vitor do Aguiar, Tirzah</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/543/projeto72025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/543/projeto72025.pdf</t>
   </si>
   <si>
     <t>Institui a Declaração Municipal de Direitos de Liberdade Econômica e regulamenta no Município de Carmópolis de Minas, os dispositivos da Lei Federal N° 13.874, de 20 de setembro de 2019, da Lei Estadual N° 23.959 de 27 de setembro de 2021 e legislações correlatas que tratam da liberdade econômica.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/718/proj825.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/718/proj825.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Amália Laudelina de Jesus, localizada no Povoado Japão Grande, município de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Fernando do Leir Lebron, Gustavo da Assistência, Serginho, Tade do Japão</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/524/projetolei092025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/524/projetolei092025.pdf</t>
   </si>
   <si>
     <t>Autoriza a revisão geral anual dos subsídios dos vereadores da Câmara Municipal de Carmópolis de Minas para o exercício de 2025</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Tade do Japão</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/781/proj102025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/781/proj102025.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O BRAGANTINO FUTEBOL CLUBE</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Alex Enfermeiro, Betinho do Juca, Dito da Saúde, Fernando do Leir Lebron, Gustavo da Assistência, João Vitor do Aguiar, Marcelo de Freitas, Rafael Reis, Serginho, Tade do Japão, Tirzah</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/544/projeto112025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/544/projeto112025.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na Lei nº 1815 de 05 de setembro de 2006 – Reestrutura o Serviço Autônomo de água e esgoto do município de Carmópolis de Minas e dá outras providências</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/602/proj1225.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/602/proj1225.pdf</t>
   </si>
   <si>
     <t>Denomina Avenida Dionésio José Costa o trecho da Rodovia MG-270, transferido ao município de Carmópolis de Minas/MG, conforme termo de transferência nº 028/2024 celebrado entre o DER-MG e o município.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/603/proj1325.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/603/proj1325.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a participar do Consórcio Intermunicipal de Gestão e Desenvolvimento Ambiental Sustentável das Vertentes – CIGEDAS VERTENTES, e dá outras providências.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/604/proj1425.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/604/proj1425.pdf</t>
   </si>
   <si>
     <t>Autoriza a revisão geral anual dos subsídios dos Agentes Políticos no município de Carmópolis de Minas para o exercício de 2025</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/653/proj152025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/653/proj152025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Atendimento aos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/695/projeto162025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/695/projeto162025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR, nos termos da_x000D_
 legislação federal vigente.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Alex Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/654/proj172025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/654/proj172025.pdf</t>
   </si>
   <si>
     <t>Denomina Avenida Jesus Francisco Pereira, trecho da via pública que se inicia no cruzamento da Rua Camilo de Souza (antiga Rua Formosa), com a Rua Ipê Amarelo até a ligação com a rodovia MG-270, no município de Carmópolis de Minas.”</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/649/pl182025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/649/pl182025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.457, de 11 de abril de 2025 que Dispõe sobre vagas no transporte estudantil de ensino superior, médio ou técnico no município de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/665/pl1925.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/665/pl1925.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação da lista de pacientes que aguardam por consultas, exames e cirurgias no sistema público de saúde_x000D_
 municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/758/proj202025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/758/proj202025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CELEBRAÇÃO DE CONVÊNIO COM INSTITUIÇÕES BANCÁRIAS OU COOPERATIVAS DE CRÉDITO, PARA CONCESSÃO DE EMPRÉSTIMO CONSIGNADOS AOS SERVIDORES ATIVOS E INATIVOS DA ADMINISTRAÇÃO DIRETA MUNICIPAL E TAMBÉM PARA ABERTURA DE CONTA SALÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/655/proj212025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/655/proj212025.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes a serem observadas na elaboração da Lei Orçamentária do Município de Carmópolis de Minas para o Exercício de 2026 e dá_x000D_
 outras providências.”</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/657/proj222025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/657/proj222025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a constituição do Serviço de Inspeção Municipal (S.I.M) e dos procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal e vegetal e dá outras providências.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/685/proj232025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/685/proj232025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Serviço de Saneamento Ambiental Municipal - SESAM a doar área e lotes de terrenos para construção de uma Unidade Básica de Saúde (UBS), da base da unidade do Serviço de Atendimento Móvel de Urgência (SAMU) e do Centro de Atenção Psiciosocial (CAPS) e dá outras providências.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/696/projeto242025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/696/projeto242025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por anulação para os fins que menciona</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/697/projeto252025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/697/projeto252025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a ratificar sua participação no Consórcio de Desenvolvimento dos Municípios Mineiros – CODEMM e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/698/proj262025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/698/proj262025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fundamento e aplicabilidade para festas Juninas saudáveis nas escolas, respeitando a diversidade religiosa os princípios e valores da família</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/699/prj272025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/699/prj272025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo aumentar repasse de Contribuição.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/700/prj282025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/700/prj282025.pdf</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/701/prj292025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/701/prj292025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do símbolo próprio da Autarquia Municipal SESAM – Serviço de Saneamento Ambiental Municipal.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Betinho do Juca</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/799/pl3035.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/799/pl3035.pdf</t>
   </si>
   <si>
     <t>Denomina Praça PEDRO BATISTA PACHECO, localizada  em frente à Capela no povoado Olhos D’Água, no município de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Fernando do Leir Lebron, Rafael Reis</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/733/proj312025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/733/proj312025.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da via pública atualmente denominada Avenida Ipê Amarelo para Avenida Firmino José de Freitas, no município de Carmópolis de Minas, e revoga a Lei nº 1606, de 23 de novembro de 1999.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/759/proj322025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/759/proj322025.pdf</t>
   </si>
   <si>
     <t>´´DENOMINA UBS - UNIDADE BÁSICA DE SAÚDE CELINHA ALVIM, N0 BAIRRO LOURDES´´</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/717/pl3325.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/717/pl3325.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo ao Talento Carmopolitano no Município de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/760/proj352025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/760/proj352025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICAÇÃO DO CURRÍCULO DE TODOS OS OCUPANTES DE CARGOS COMISSIONADOS VINCULADOS AO PODER EXECUTIVO DO MUNICÍPIO DE CARMÓPOLIS DE MINAS.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/716/pl3625.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/716/pl3625.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Arte Encanto Capoeira, organização da sociedade civil com atuação no Município de Carmópolis de Minas, e dá outras providências.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/719/proj4125.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/719/proj4125.pdf</t>
   </si>
   <si>
     <t>Denomina ‘Rua Dute Francisco’ a via pública no Bairro Graminha, município de Carmópolis de Minas, que margeia a rodovia MG-270.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/761/proj422025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/761/proj422025.pdf</t>
   </si>
   <si>
     <t>Denomina via de Rua João Leite Garcia Filho, a via sem saída que tem início na Rua Rodolfo Ferreira da Silva no bairro Morro do Tanque</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Alex Enfermeiro, Fernando do Leir Lebron, Gustavo da Assistência, João Vitor do Aguiar, Tirzah</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/816/proj4325.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/816/proj4325.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.395, DE 18 DE AGOSTO DE 2023 QUE DISPÕE SOBRE O USO DO SISTEMA VIÁRIO URBANO DO MUNICIPIO DE CARMÓPOLIS DE MINAS PARA A PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE INDIVIDUAL REMUNERADO DE PASSAGEIROS, POR MEIO DE PLATAFORMAS DE TECNOLOGIAS POR APLICATIVOS, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/762/proj442025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/762/proj442025.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Associação Desportiva Paraense, do povoado do Pará, zona rural do Município de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/808/proj4525.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/808/proj4525.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação da lista dos médicos plantonistas e demais profissionais de saúde em serviço nos estabelecimentos públicos de saúde no Município de Carmópolis de Minas, e dá outras providências.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/809/proj4625.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/809/proj4625.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do fornecimento de dispositivos de retenção (cadeirinhas ou assentos de elevação) para o transporte de crianças pelo sistema público de saúde do município de Carmópolis de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Fernando do Leir Lebron</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/829/proj472025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/829/proj472025.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da via pública atualmente denominada Alameda Tropical, localizada no Residencial Mirante da Serra, para Alameda Geraldo José Gonçalves, no município de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/810/proj4825.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/810/proj4825.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 2.468, DE 10 DE JULHO DE 2025 QUE DISPÕE SOBRE A CELEBRAÇÃO DE CONVÊNIO COM INSTITUIÇÕES BANCÁRIAS OU COOPERATIVAS DE CRÉDITO, PARA CONCESSÃO DE EMPRÉSTIMO CONSIGNADOS AOS SERVIDORES ATIVOS E INATIVOS DA ADMINISTRAÇÃO DIRETA MUNICIPAL E TAMBÉM PARA ABERTURA DE CONTA SALÁRIO E DÁ OUTRAS PROVIDÊNCIAS.``</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/807/proj2549.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/807/proj2549.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Carmópolis de Minas, para o quadriênio de 2026 a 2029</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/811/proj5025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/811/proj5025.pdf</t>
   </si>
   <si>
     <t>Inclui a Marcha para Jesus no Calendário Oficial de Eventos Culturais e Religiosos do Município de Carmópolis de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/812/proj5125.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/812/proj5125.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Dute Francisco a via pública no Bairro Graminha, município de Carmópolis de Minas, que margeia a Avenida Dionésio José Costa.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Marcelo de Freitas, Tirzah</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/830/proj522025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/830/proj522025.pdf</t>
   </si>
   <si>
     <t>Estabelece reserva de espaço para a montagem de barracas para venda de alimentos para entidades filantrópicas e em eventos promovidos ou patrocinados pelo município de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/831/proj532025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/831/proj532025.pdf</t>
   </si>
   <si>
     <t>"CRIA O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA DOS ANIMAIS – CMPDA, NOS TERMOS DO ART. 93 DA LEI Nº 2.229, DE 13 DE MARÇO DE 2019, INSTITUI O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA DOS ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/832/proj542025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/832/proj542025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por anulação para os fins que menciona</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/838/proj552025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/838/proj552025.pdf</t>
   </si>
   <si>
     <t>Denomina como “Espaço ConViver Ativo Theresa Christina Silveira Diniz” o espaço público destinado à promoção da saúde física e mental da população, neste município.”</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/877/projeto562025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/877/projeto562025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de ampla divulgação à população, pelo Poder Executivo Municipal, das leis que tratem da denominação ou alteração de denominação de logradouros públicos no Município de Carmópolis de Minas, e dá outras providências.</t>
   </si>
   <si>
+    <t>989</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/989/projeto572025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a denominação da via pública atualmente denominada Travessa Padre Jair Pereira para Rua Domingos de Freitas Victoi, no município de Carmópolis de Minas</t>
+  </si>
+  <si>
     <t>854</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/854/projeto582025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/854/projeto582025.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Florescer da Autoestima da Mulher” no Município de Carmópolis de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/862/projeto592025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/862/projeto592025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Carmópolis de Minas para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/863/projeto602025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/863/projeto602025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder Subvenções Sociais e Contribuições no Exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/876/projeto612025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/876/projeto612025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a municipalização do trânsito no Município de Carmópolis de Minas/MG, e dá outras providencias.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/910/proj632025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/910/proj632025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição do sinal sonoro tradicional nas escolas da rede pública municipal por sons musicais ou controle alternativo de horário e dá outras providências.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>João Vitor do Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/904/projetolein642025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/904/projetolein642025.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal o Guarani Futebol Clube, no Município de Carmópolis de Minas, e dá outras providências.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/905/projetolein652025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/905/projetolein652025.pdf</t>
   </si>
   <si>
     <t>Altera o índice de suplementação da Lei Ordinária nº 2450, de 20 de dezembro de 2024</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/911/proj662025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/911/proj662025.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial por anulação para os fins que menciona</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/913/projeto672025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/913/projeto672025.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal nº 2.475, de 30 de julho de 2025 (Lei de Diretrizes Orçamentárias de 2026)</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/912/proj682025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/912/proj682025.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal o Instituto Legendários, no Município de Carmópolis de Minas, e dá outras providências</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/935/pl692025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/935/pl692025.pdf</t>
   </si>
   <si>
     <t>Altera o índice de suplementação da Lei Ordinária nº 2.450, de 20 de dezembro de 2024</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/936/projeto702025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/936/projeto702025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por anulação, para os fins que menciona</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/944/projeto712025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/944/projeto712025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.462 de 13 de maio de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/499/plc012025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/499/plc012025.pdf</t>
   </si>
   <si>
     <t>Concede a revisão geral anual dos vencimentos dos servidores da Câmara Municipal de Carmópolis de Minas</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/571/projcom22025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/571/projcom22025.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na LEI COMPLEMENTAR Nº 40, DE 20 DE SETEMBRO DE 2010 que "INSTITUI O CÓDIGO DE POSTURAS NO MUNICÍPIO DE CARMÓPOLIS DE MINAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/601/proj325com.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/601/proj325com.pdf</t>
   </si>
   <si>
     <t>Concede Revisão Geral Anual dos vencimentos dos servidores públicos municipais da Administração Direta e Autárquica para o exercício de 2025</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/828/projcom042025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/828/projcom042025.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de descontos de encargos financeiros em créditos da Fazenda Pública Municipal</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/855/projcom52025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/855/projcom52025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 40, de 20 de setembro de 2010 que ´´Institui o Código de Posturas no município de Carmópolis de Minas e dá outras providências.``, para dispor sobre regras e responsabilização das empresas prestadoras de serviços de internet e telecomunicações pela organização e gestão dos cabos e fiações aéreas no município de Carmópolis de Minas</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>Gustavo da Assistência, Tirzah</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/856/projcom62025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/856/projcom62025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir Condomínios de Lotes em Zona de Urbanização Específica</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/878/projeto72025com.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/878/projeto72025com.pdf</t>
   </si>
   <si>
     <t>Cria ao Anexo V a que se refere o art. 9º da Lei Complementar nº 124, de 20 de dezembro de 2023, os níveis W; X; Y; e, Z, e atualiza os valores do referido Anexo V.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/879/projeto82025com.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/879/projeto82025com.pdf</t>
   </si>
   <si>
     <t>Institui as diretrizes municipais a serem aplicadas às edificações, bem como disciplina a representação gráfica dos projetos arquitetônicos e dá outras providências</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/906/projetoleicomp092025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/906/projetoleicomp092025.pdf</t>
   </si>
   <si>
     <t>Cria ao Anexo V a que se refere o art. 9º da Lei Complementar nº 124, de 20 de dezembro de 2023, os graus V, W; X; Y; e, Z, e atualiza os valores do referido Anexo V.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/945/projetocom102025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/945/projetocom102025.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei Complementar n° 99, de 20 de dezembro de 2019, Código Tributário do Município de Carmópolis de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/926/projeto11com2025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/926/projeto11com2025.pdf</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/648/projres012025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/648/projres012025.pdf</t>
   </si>
   <si>
     <t>´Altera a Resolução nº 03 de 22 de agosto de 2023, que ´´Cria o Centro de Atendimento ao Cidadão – CAC, no âmbito da Câmara Municipal de Carmópolis de Minas – MG e dá outras providências.`</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/656/proj2res25.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/656/proj2res25.pdf</t>
   </si>
   <si>
     <t>Regulamenta a verba indenizatória destinada a cobrir despesa inerente ao exercício do mandato parlamentar e revoga a Resolução nº 02, de 10 de abril de 2007 e suas alterações posteriores</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/800/projres325.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/800/projres325.pdf</t>
   </si>
   <si>
     <t>Denomina Tribuna Vereadora Darcília Capruni Paolinelli a tribuna da Câmara Municipal de Carmópolis de Minas, localizada no Plenário Gabriel Pinto de Oliveira.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/782/projres525.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/782/projres525.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, a estrutura e o funcionamento da Ouvidoria Parlamentar da Câmara Municipal de Carmópolis de Minas/MG e dá outras providências.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/857/projeto7r2025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/857/projeto7r2025.pdf</t>
   </si>
   <si>
     <t>Aprova o orçamento do poder legislativo para o exercício de 2026</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/925/pr92025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/925/pr92025.pdf</t>
   </si>
   <si>
     <t>Acrescenta § 2º no 47, inciso XII no art. 139 e altera os incisos I e §§ 1º e 3º do art. 96 e o inciso I e § 4º do Regimento Interno da Câmara Municipal de Carmópolis de Minas</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/880/projeto12025dec.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/880/projeto12025dec.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Títulos de Cidadão Honorário e de Honra ao Mérito e dá outras providências.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/441/req12025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/441/req12025.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de quebra-molas nas ruas Formosa e João Batista Faleiro, no Bairro Aparecida.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/442/req22025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/442/req22025.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Infraestrutura Urbana e Rural atenção especial às vias públicas do Povoado do Pará, conforme a visita realizada juntamente com secretário Alessandro Aparecido no dia 14 de janeiro de 2025. Solicitando ainda a execução das seguintes melhorias nas localidades visitadas: Troca de manilhas e levantamento da estrada nas proximidades da residência do Sr. Marcinho, conhecido popularmente como ´´Marcinho do Aurélio´´; e na estrada nas proximidades da residência do Sr. Vitor, conhecido popularmente como ´´Vitor Gelape´´; Colocação de manilhas nas proximidades da residência do Sr. David Macário; Manutenção da estrada de acesso à residência do Sr. João Rosa e das casas circunvizinhas; Manutenção e encascalhamento do morro que dá acesso à localidade ´´Casa Nova´; Desentupimento de manilhas em um córrego na via principal, próximo à residência do Sr. Isaías; Manutenção na estrada que dá acesso à propriedade do Sr. Ailton Coutinho Guimarães.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/443/req32025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/443/req32025.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma auditoria em caráter de urgência, considerando a necessidade de manter a transparência e a eficiência na administração pública e devido à situação encontrada pela atual administração e aos possíveis indícios de irregularidades.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/444/req42025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/444/req42025.pdf</t>
   </si>
   <si>
     <t>Solicita que a Secretária Municipal de Saúde solicite da gerência do SAMU e da Santa Casa de Misericórdia Nossa Senhora do Carmo, informações detalhadas sobre o ocorrido em relação ao acidente na tarde de segunda-feira, dia 20 de janeiro de 2025, na Avenida Padre Jair Pereira, esquina com a Rua Luiz Alves, no centro de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/445/req52025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/445/req52025.pdf</t>
   </si>
   <si>
     <t>Solicita a adoção de medidas urgentes para a manutenção das seguintes vias de nosso município: Rua Rolindo Marques da Costa, Bairro Santo Antônio, Rua Maria Adelaide e Rua Flor do Campo, Bairro Jardim América.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/446/req62025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/446/req62025.pdf</t>
   </si>
   <si>
     <t>Solicita a "Implementação do Estacionamento Rotativo, inicialmente no perímetro central, podendo ser ampliado gradativamente conforme demandas comprovadas em estudos técnicos, respeitando as legislações municipais.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/447/req72025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/447/req72025.pdf</t>
   </si>
   <si>
     <t>Solicita que informe o status atual da implementação e regulamentação da Lei nº 1655/2000 no município, especificando se há concessões ou permissões ativas; que avalie a possibilidade de atualização e adequação dessa legislação às necessidades e à realidade atual de Carmópolis de Minas, caso necessário; e que promova, caso não exista, a efetiva regulamentação e fiscalização do serviço de mototáxi.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/448/req82025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/448/req82025.pdf</t>
   </si>
   <si>
     <t>Solicita: memorial de restos a pagar; boletim de tesouraria por fonte;  demonstrativo da dívida fundada do município; demonstrativo de superávit e déficit apurado por fonte.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/449/req92025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/449/req92025.pdf</t>
   </si>
   <si>
     <t>Solicita a adoção de providências urgentes para a manutenção da Rua Jair Inácio da Silveira, localizada no povoado de Japão Grande.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/450/req102025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/450/req102025.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à situação dos lotes sujos, localizados conforme abaixo: o lote da quadra do Poliesportivo Antônio Batista Diniz situada no Bairro Jardim América; o lote localizado na Avenida Lincoln Faleiro, atrás da Creche Dona Léa, Bairro Amaral; o  lote ao redor da Dog Lar, situado na Avenida Presidente Tancredo Neves, 425, Bairro São Francisco.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Retirado de tramitação pelo autor.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>Dito da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/452/req122025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/452/req122025.pdf</t>
   </si>
   <si>
     <t>Solicita que o Prefeito Municipal providencie uma avaliação técnica especializada no cruzamento das ruas Lico Honório, Maria da Conceição Santos e Padre José da Costa, em frente à Capela Santa Terezinha, no Bairro Lava Pés.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/453/req132025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/453/req132025.pdf</t>
   </si>
   <si>
     <t>Solicita que o Prefeito Municipal tome as providências necessárias em relação à limpeza de lotes vagos no bairro Jardim Boa Vista.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/454/req142025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/454/req142025.pdf</t>
   </si>
   <si>
     <t>Solicita, informações detalhadas sobre os membros e responsáveis pela Comissão de Trânsito deste município, bem como suas respectivas funções e atribuições. Solicitando também que seja realizada, com urgência, uma revisão nos dois semáforos existentes na cidade, incluindo a implantação de sinalização adequada para travessia de pedestres.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/455/req152025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/455/req152025.pdf</t>
   </si>
   <si>
     <t>Solicita que o Prefeito que avalie a possibilidade de apresentar um Projeto de Lei visando a criação de uma Central de Serviços Públicos Municipais em Local Único e de fácil acesso aos cidadãos.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/456/req162025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/456/req162025.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a empresa concessionária responsável pela linha de ônibus que atende nosso município.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/457/req172025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/457/req172025.pdf</t>
   </si>
   <si>
     <t>Solicita uma avaliação das ruas que possuem lombadas, com foco especial na rua que está bloqueada e que direciona toda água da enxurrada para a rua Alonso Teixeira Marra.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/458/req182025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/458/req182025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que analise a possibilidade de atualizar o mapa da cidade, constando todos os loteamentos novos e ruas oficialmente denominadas.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/459/req192025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/459/req192025.pdf</t>
   </si>
   <si>
     <t>Solicita que o Prefeito que adote as providências necessárias para a limpeza dos lotes localizados nas proximidades da Creche Municipal Dona Léa, abrangendo uma área desde a Rua Maria Adelaide do Amaral até a Avenida João Gonçalves Teixeira, no Bairro Glória.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>Betinho do Juca, Gustavo da Assistência</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/460/req202025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/460/req202025.pdf</t>
   </si>
   <si>
     <t>Solicita que Exmo. Sr. Prefeito disponibilize um local para o descarte de pequenas sobras de madeira e caibros provenientes de construções e similares,  sobras de utensílios de marcenaria e segmentos similares, visto que o espaço anteriormente utilizado para esse fim, denominado "Buração", localizado em frente à praça de esportes, foi arborizada e não está mais disponível para esse tipo de descarte.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/461/req212025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/461/req212025.pdf</t>
   </si>
   <si>
     <t>Solicita que Exmo. Sr. Prefeito, através do órgão competente, tome as devidas providências para a poda das árvores, conforme discriminado abaixo: Praça do Bairro Santo Antônio, em frente a delegacia de Polícia Civil e Avenida João Gonçalves Teixeira;</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/462/req222025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/462/req222025.pdf</t>
   </si>
   <si>
     <t>Solicita que o Prefeito,  em conjunto com a Secretaria Municipal de Obras, Infraestrutura Urbana e Rural analise a possibilidade de colocação de manilhas e construção de bueiros na estrada principal do Povoado da Montueira, especialmente no trecho próximo à Fazenda do Sr. José Ricardo. Solicitando também a manutenção na estrada do Povoado do Urubu até o Povoado da Brasilândia (BR 381); bem como a manutenção na estrada principal do Povoado do Córrego do Paiol até a residência do Sr.  Adão.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/463/req232025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/463/req232025.pdf</t>
   </si>
   <si>
     <t>Solicita que o Prefeito, através da Secretaria Municipal de Obras, Infraestrutura Urbana e Rural, providencie  a colocação de manilhas nos cruzamentos das seguintes vias: Rua 21 de Abril com Rua Joaquim Mariano ;Rua 7 de Setembro com Rua Joaquim Mariano e Rua José Marques da Silva com Rua Joaquim Mariano.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>Betinho do Juca, Dito da Saúde, Fernando do Leir Lebron, Gustavo da Assistência, Serginho, Tade do Japão</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/464/req242025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/464/req242025.pdf</t>
   </si>
   <si>
     <t>Solicita do Secretário Municipal de Obras, Infraestrutura Urbana e Rural, que nos forneça uma relação específica dos itens deixados no estoque pela administração passada, os quais serão utilizados para beneficiar o município. Sendo: Materiais de construção, manilhas, vigas, caibros, areia, brita e outros que estiverem disponíveis no estoque.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/465/req252025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/465/req252025.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito informações sobre o repasse dos recursos provenientes do ICMS Ecológico destinados ao município para o fortalecimento e a melhoria dos serviços de saneamento básico.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/466/req262025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/466/req262025.pdf</t>
   </si>
   <si>
     <t>Solicita a convocação do Diretor Adjunto do SESAM (Serviço de Saneamento Ambiental Municipal), juntamente com sua assessoria jurídica e contábil, para participar da reunião ordinária do dia 17 de fevereiro de 2025, no plenário da Câmara Municipal às 18 horas e 30 minutos.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>Dito da Saúde, Gustavo da Assistência</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/467/req272025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/467/req272025.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Obras, Infraestrutura Urbana e Rural que seja realizada, em caráter emergencial, uma operação tapa-buracos nas vias do Bairro Jardim Boa Vista, que foram severamente danificadas pelo período chuvoso recente.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>solicitando que sejam tomadas as providências cabíveis para a execução do processo administrativo de licitação necessário à criação e inauguração da Galeria das Vereadoras, conforme disposto na Resolução nº 03, de 20 de dezembro de 2024.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>Solicita que seja analisada em caráter de urgência, a instalação de medidas de proteção na Praça dos Passos. A atual configuração do espaço não apresenta uma delimitação clara entre a praça e a via pública, o que tem gerado uma situação de risco, especialmente para as crianças que frequentam o local</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>Solicita a realização de manutenção e reparos na cava do Capão com acesso à Formiguinha e no trecho da Formiguinha que dá acesso à Prainha.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>Solicita à diretoria do SESAM (Serviço de Saneamento Ambiental Municipal) a realização de uma auditoria em caráter de urgência.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>Solicitar a Secretária Municipal de Saúde a prestação de informações sobre eventuais iniciativas voltadas à castração de cães e gatos no município para o ano de 2025.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/477/req202533.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/477/req202533.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras, Infraestrutura Urbana e Rural a adoção de providências urgentes para a realização de serviços essenciais à comunidade.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/478/req202534.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/478/req202534.pdf</t>
   </si>
   <si>
     <t>Requer à Diretoria do SESAM (Serviço de Saneamento Ambiental Municipal) a realização de estudos para a implantação de coletores de lixo em pontos estratégicos das comunidades rurais do município.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/479/req202535.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/479/req202535.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Saúde informações detalhadas sobre a atual situação da piscina aquecida inaugurada há alguns anos no município e que, até o momento, não foi utilizada para beneficiar a população.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/480/req202536.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/480/req202536.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Cultura, Esporte, Artes, Lazer e Turismo que seja analisada a viabilidade de disponibilizar aproximadamente 10 banheiros químicos durante as festividades de Carnaval no Povoado do Japão Grande.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/481/req202537.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/481/req202537.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras, Infraestrutura Urbana e Rural a realização de reparos na Rua Flor do Campo, número 640, em frente à residência da senhora Sandra Regina da Silva.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Betinho do Juca, Fernando do Leir Lebron, Gustavo da Assistência, Tade do Japão</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/482/req202538.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/482/req202538.pdf</t>
   </si>
   <si>
     <t>Requerem ao Secretário Municipal de Obras, Infraestrutura Urbana e Rural a realização de manutenção e alargamento da estrada que liga a Usina à Lajinha, bem como o trecho que se estende da Lajinha até a propriedade do espólio da família do Sr. José do Ramiro.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/483/req202540.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/483/req202540.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras, Infraestrutura Urbana e Rural que providencie em caráter de urgência, a realização de serviços de cascalhamento e melhorias na estrada vicinal que liga a Comunidade da Chácara até o Distrito do Bom Jardim das Pedras, passando pelo Estivado, próximo à casa do saudoso Sr. Gainho, até alcançar a Comunidade do Bom Jardim.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>Serginho</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/484/req202541.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/484/req202541.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras, colocação de meio fio na Rua Flor do Campo, nas proximidades do número 640.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/485/req202542.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/485/req202542.pdf</t>
   </si>
   <si>
     <t>Requer a Comissão de Trânsito que realize a reforma da travessia elevada em frente à Praça do Rosário.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/486/req202543.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/486/req202543.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras que realize em caráter de urgência a manutenção da Rua Antônio Araújo, localizada no Bairro Amaral.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/487/req202544.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/487/req202544.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras, Infraestrutura Urbana e Rural que providencie a limpeza e manutenção dos mata burros situados no povoado Pará</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>Betinho do Juca, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/488/req202545.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/488/req202545.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras que realize a manutenção e  patrolamento das estradas  do Povoado Laje e Cachoeira da Laje, executando a reforma dos mata-burros e troca de manilhas na estrada que liga a Cachoeira da Laje ao Povoado do Matias, nas proximidades da propriedade do Sr. Hélio.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/489/req202546.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/489/req202546.pdf</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras, Infraestrutura Urbana e Rural a que seja analisada a possibilidade de efetuar a ligação da Avenida do Contorno, no trecho que liga o Residencial Paolinelli ao Bairro Santo Antônio, incluindo a implantação de infraestrutura adequada para garantir a segurança e a mobilidade da população.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/490/req202547.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/490/req202547.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que dê continuidade ao processo de substituição das lâmpadas convencionais por lâmpadas de LED em toda a iluminação pública do município.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/491/req202548.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/491/req202548.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Secretário Municipal de Cultura, Esporte, Artes, Lazer e Turismo o presente pedido de incentivo para um grupo de moradores do Povoado de São José de Carmópolis (Bicudo), que desenvolvem um projeto de artesanato voltado à confecção de tapetes artesanais.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/492/req202549.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/492/req202549.pdf</t>
   </si>
   <si>
     <t>Requer à Comissão Municipal de Trânsito a instalação de placas de identificação com os nomes das ruas em toda a cidade, com o objetivo de facilitar a localização, especialmente para visitantes, prestadores de serviço e motoristas que realizam entregas.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/493/req202550.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/493/req202550.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, providências quanto à manutenção de quatro pontes.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/494/req202551.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/494/req202551.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural a realização de melhorias urgentes na Rua Joaquim Mariano, que se encontra em condições precárias, tornando-se praticamente intransitável.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/495/req202552.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/495/req202552.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal esclarecimentos sobre o Processo Seletivo Público e Simplificado, previstos nos editais 01 e 02/2024.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/500/req202553.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/500/req202553.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal estude a possibilidade de parcelar a taxa de alvará e funcionamento do setor empresarial do município.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/501/req202554.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/501/req202554.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Assistência Social, esclarecimentos acerca da regularização fundiária através do convênio firmado com a empresa Legaliza Brasil, que tem por objetivo auxiliar na regularização de imóveis em nosso município.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>Requer da Secretária Municipal de Educação, informações referentes à frota de transporte escolar, composta por vans, ônibus e micro-ônibus, com o intuito de verificar a efetividade e segurança do serviço prestado à comunidade escolar.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/503/req202556.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/503/req202556.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito Municipal que, por meio da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, realize o levantamento da ponte situada na entrada da propriedade do Sr. Ícaro Lara, bem como o aterro necessário após a estrutura.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>57</t>
-[...2 lines deleted...]
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/504/req202557.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/504/req202557.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma audiência pública no Distrito do Bom Jardim das Pedras para discutir a viabilidade da implantação de uma Creche Municipal na localidade.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/505/req202558.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/505/req202558.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que seja efetuada a construção de um mato burro no Povoado do Mingau, na estrada de acesso a propriedade do Sr. João e a manutenção do restante dos mata-burros da referida localidade. Solicito também que seja efetuado o patrolamento da estrada principal do Povoado do Mingau.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/506/req202559.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/506/req202559.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Comissão Municipal de Trânsito o pedido para a construção de um redutor de velocidade (quebra-molas) nas proximidades do número 70, na Rua Francisco Paolinelli, Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>Betinho do Juca, Fernando do Leir Lebron</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/507/req202560.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/507/req202560.pdf</t>
   </si>
   <si>
     <t>Requerem, nos termos do artigo 139, inciso VII, do Regimento Interno desta Casa Legislativa, e após deliberação do Plenário, através da Secretaria Municipal de Obras, que sejam tomadas providências urgentes para a manutenção da ponte localizada no povoado da Vargem Grande da Mata próximo a residência do Sr. jaci.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/508/req202561.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/508/req202561.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do artigo 139, inciso VII, do Regimento Interno desta Casa Legislativa, e após deliberação do Plenário, que seja solicitado da Comissão Municipal de Trânsito, a implantação de uma travessia elevada na Rua Luiz Alves, na altura do número 530 (Residência do falecido Zé das Máquinas), em frente a "Praça José Luís de Assis Tacco Dedé" a praça existente entre a Rua Luiz Alves com Rua Maria de Lourdes Costa, Centro,_x000D_
 Carmópolis de Minas.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/509/req202562.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/509/req202562.pdf</t>
   </si>
   <si>
     <t>Requeiro, nos termos do artigo 139, inciso VII, do Regimento Interno desta Casa Legislativa, e após deliberação do Plenário, que seja solicitado da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, melhorias no calçamento da Avenida João Gonçalves Teixeira, via de grande importância para o município, especialmente por abrigar a Creche Municipal Dona Léia.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/510/req202563.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/510/req202563.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do artigo 139, inciso VII, do Regimento Interno desta Casa Legislativa, e após deliberação do Plenário, que seja solicitado do Exmo. Prefeito Municipal, através da Secretaria Municipal de Saúde, que sejam mantidos os horários do grupo Corpo e Mente, um projeto que tem desempenhado um papel fundamental na promoção da saúde física e mental dos cidadãos de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/511/req202564.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/511/req202564.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do artigo 139, inciso VII, do Regimento Interno desta Casa Legislativa, e após deliberação do Plenário, que seja solicitado à Comissão Municipal de Trânsito, que proceda a proibição do estacionamento de veículos na Praça dos Passos, especificamente no trecho do elevado localizado em frente à Igreja dos Passos.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/512/req202565.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/512/req202565.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do artigo 139, inciso VII, do Regimento Interno desta Casa Legislativa, e após deliberação do Plenário, que seja solicitado à Secretaria Municipal de Cultura, Esporte, Artes, Lazer e Turismo, a aquisição de oito novas barracas a serem destinadas à exposição e comercialização dos produtos das artesãs de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/513/req202566.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/513/req202566.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do artigo 139, inciso VII, do Regimento Interno desta Casa Legislativa, e após deliberação do Plenário, que seja solicitado ao Exmo. Prefeito Municipal, através da Secretaria Municipal de Desenvolvimento, Agricultura e Meio Ambiente, a realização de uma avaliação ambiental urgente da árvore Pau-d’-Óleo, que se encontra com parte de seu tronco aterrada, o que pode comprometer sua saúde e estabilidade.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/514/req202567.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/514/req202567.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do artigo 139, inciso VII, do Regimento Interno desta Casa Legislativa, e após deliberação do Plenário, que seja solicitado ao SESAM (Serviço de Saneamento Ambiental Municipal), que providencie os reparos nos cortes realizados nas vias públicas pelo SESAM, garantindo que a recomposição do pavimento seja idêntica à condição original da via.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/515/req202568.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/515/req202568.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos do artigo 139, inciso VII, do Regimento Interno desta Casa Legislativa, e após deliberação do Plenário, que seja solicitado ao Exmo. Prefeito Municipal, que analise a possibilidade de efetuar a manutenção e os devidos reparos nas barracas cedidas à Associação dos Artesãos de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/516/req202569.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/516/req202569.pdf</t>
   </si>
   <si>
     <t>Requerem ao Exmo. Sr. Prefeito Municipal que envie a esta Casa o projeto concedendo reajuste salarial dos servidores públicos municipais da administração direta e indireta, uma vez que o salário é reajustado sempre no mês de janeiro .</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/517/req202570.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/517/req202570.pdf</t>
   </si>
   <si>
     <t>Requerem ao Exmo. Sr. Prefeito Municipal que efetue a assinatura dos convênios com as demais entidades que serão beneficiadas com contribuições e subvenções, tendo em vista que a Associação de Pais e Amigos dos Excepcionais , APAE e o Lar São Vicente de Paulo, já tiveram seus convênios assinados, conforme publicado.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/518/req202571.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/518/req202571.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Prefeito Municipal a instalação de quebra-molas na MG-270, nas proximidades da empresa Autocar, bem como a realização de uma operação tapa-buracos no referido trecho.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/519/req202572.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/519/req202572.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado à Secretaria Municipal de Saúde a análise da viabilidade, dentro do orçamento disponível, para a implantação de um Centro de Fisioterapia na Unidade Básica de Saúde do Povoado do Japão Grande.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/520/req202573.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/520/req202573.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural a imediata desobstrução de uma manilha localizada na Rua Flor de Oliveira, no bairro Jardim América.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/521/req202574.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/521/req202574.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo Prefeito que analise a viabilidade de implementar melhorias na segurança dos arredores da Policlínica Dr. Luciano Henrique Santos, por meio da construção de muros ou instalação de alambrado, além do aprimoramento da iluminação no local. Solicito, ainda, a substituição da tenda atualmente utilizada como área de espera pelos pacientes por uma estrutura mais adequada e permanente, como uma marquise.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/522/req202575.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/522/req202575.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência que avalie a possibilidade de apresentação de Projeto de Lei que dispõe sobre a criação de um setor de apoio à orientação_x000D_
 profissional e acesso ao ensino superior para alunos do 3º ano e egressos do ensino médio no âmbito da Secretaria Municipal de Educação de Carmópolis de Minas, nos termos da minuta de projeto proposta em anexa, com objetivo de orientar e auxiliar os alunos do 3º ano do Ensino Médio e os egressos da rede pública municipal no acesso ao ensino superior e na definição de suas carreiras profissionais</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/523/req202576.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/523/req202576.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo Prefeito que tome medidas em caráter de urgência para ajustar o horário da coleta, visando melhor atender às necessidades da população.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/525/req2577.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/525/req2577.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural pedido de providências</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/526/req2578.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/526/req2578.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural o pedido para a realização de manutenção urgente na Rua São Bento e na Rua Raimundo Vilela de Freitas, localizadas no Morro do Tanque.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/527/req2579.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/527/req2579.pdf</t>
   </si>
   <si>
     <t>Requerem que seja solicitado à Secretaria Municipal de Saúde o envio de informações detalhadas sobre o veículo utilizado para o transporte de pacientes em tratamento de fisioterapia.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/528/req2580.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/528/req2580.pdf</t>
   </si>
   <si>
     <t>Solicita à Comissão Municipal de Trânsito, analise a possibilidade de instalar uma placa de estacionamento de carga e descarga em frente à loja de descartável “Embala Mais” , na altura do nº 225, na Rua Padre Francisco.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/529/req2581.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/529/req2581.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural o pedido de pavimentação da Rua Santo Antônio no Povoado Córrego do Paiol.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/530/req2582.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/530/req2582.pdf</t>
   </si>
   <si>
     <t>Solicita ao SESAM (Serviço de Saneamento Ambiental Municipal), que analise a possibilidade de efetuar a instalação de saneamento básico na Rua Santo Antônio no Povoado do Córrego do Paiol.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/531/req2583.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/531/req2583.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Comissão Municipal de Trânsito a solicitação para a instalação de redutores de velocidade (quebra-molas) na Rua Flor do Campo, no bairro Jardim Boa Vista, especificamente no trecho compreendido entre as residências de nº 23 a 68, e logo abaixo.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Betinho do Juca, Dito da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/532/req2584.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/532/req2584.pdf</t>
   </si>
   <si>
     <t>Requerem que seja solicitado à Comissão Municipal de Trânsito juntamente com a Secretaria Municipal de Infraestrutura Urbana e Rural a construção de uma travessia elevada na Rua Padre Francisco nas proximidades do número 634, próximo a banca de verdura da Nilza.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/533/req2585.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/533/req2585.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Secretaria Municipal de Infraestrutura Urbana e Rural que efetue a substituição da tampa de um bueiro que se encontra quebrada na Rua 21 de setembro nas proximidades do número 175 e outro nas proximidades do número 197 da mesma via. Peço que seja feito também a manutenção no bueiro situado no cruzamento da Rua Bento Belisário com a Rua Luís da Costa Pereira.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/534/req2586.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/534/req2586.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Prefeito Municipal que cobre do setor responsável pela extensão da rede de energia elétrica a instalação de um poste com braço e luminária na Rua Juca Percílio, nº 338, no Bairro de Fátima, abaixo do Posto de Saúde Zezé Enfermeiro, nas proximidades da Rua São Geraldo, que cruza a via.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Betinho do Juca, Gustavo da Assistência, Serginho</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/535/req2587.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/535/req2587.pdf</t>
   </si>
   <si>
     <t>Requerem que seja encaminhado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural o pedido de manutenção das ruas do Distrito Industrial Jovelino Rabelo.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/536/req2588.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/536/req2588.pdf</t>
   </si>
   <si>
     <t>Encaminhar ao Exmo. Prefeito, que estude a viabilidade da ampliação do horário de funcionamento da Creche Dona Léa para que possa receber as crianças a partir das 6h30.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/537/req2589.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/537/req2589.pdf</t>
   </si>
   <si>
     <t>Encaminhar ao Secretário Municipal de Obras o presente pedido para que sejam realizadas melhorias na Rua José da Silveira Júnior, especialmente em sua parte final, no encontro com a Rua Maria Adelaide do Amaral.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/538/req2590.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/538/req2590.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural o pedido de manutenção da Rua dos Machados, no Povoado do Japão Grande.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/539/req2591.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/539/req2591.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado Setor de controle e Combate a Endemias, que seja realizada uma análise referente ao controle de infestação de escorpiões com especial atenção para os arredores dos cemitérios localizados nesta cidade.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/540/req2592.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/540/req2592.pdf</t>
   </si>
   <si>
     <t>Requer que a diretora do SESAM (Serviço de Saneamento Ambiental Municipal), não deixe de recolher nenhum lixo, especificamente os papelões.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/541/req2593.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/541/req2593.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que se há previsão para o pagamento do piso salarial dos professores fixado em 2025, na rede pública municipal.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/546/req202594.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/546/req202594.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Desenvolvimento, Agricultura e Meio Ambiente a notificação aos proprietários de imóveis com lotes não limpos e em estado de abandono, com o intuito de contribuir para a preservação ambiental e garantir a saúde dos cidadãos de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/547/req202595.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/547/req202595.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito, em parceria com a CEMIG e técnicos especializados, a elaboração e execução de um projeto de iluminação pública para toda a extensão da Avenida Ipê Amarelo.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/548/req202596.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/548/req202596.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito, por meio da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, a realização da limpeza do córrego que passa pela Avenida do Ipê Amarelo, iniciando nas proximidades do Estádio de Futebol, e seguindo até o final da via.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/549/req202597.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/549/req202597.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Sr. Prefeito, por meio da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, a realização da limpeza do córrego localizado atrás da Cerâmica Carminas e da Creche Dona Léa.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/550/req202598.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/550/req202598.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao órgão competente, o SESAM (Serviço de Saneamento Ambiental Municipal), a revisão do credenciamento de pedreiros terceirizados habilitados para a realização de novas ligações ou modificações nas redes de água e esgoto do município.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/551/req202599.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/551/req202599.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Executivo Municipal, a criação de um setor de fiscalização para o SESAM (Serviço de Saneamento Ambiental Municipal), com a finalidade de prevenir possíveis irregularidades nas operações de água, esgoto e resíduos sólidos, garantindo maior eficiência, transparência e controle sobre os serviços prestados à população.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/552/req2025100.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/552/req2025100.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao SESAM (Serviço de Saneamento Ambiental Municipal), informações detalhadas sobre os pontos de coleta de água para abastecimento do município.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/553/req2025101.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/553/req2025101.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao SESAM (Serviço de Saneamento Ambiental Municipal), informações detalhadas sobre o tratamento de esgoto no município</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/554/req2025103.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/554/req2025103.pdf</t>
   </si>
   <si>
     <t>Requerem, através do Exmo. Sr. Prefeito, que seja realizado um estudo junto às Polícias Civil, Militar e CONSEP, com o objetivo de analisar e viabilizar a implantação do Projeto “Cinturão de Segurança Pública”.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/555/req2025104.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/555/req2025104.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Assistência Social, a realização de um estudo detalhado acerca da situação dos andarilhos e demais pessoas em situação de vulnerabilidade em nosso município.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/556/req2025105.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/556/req2025105.pdf</t>
   </si>
   <si>
     <t>Requerem que seja solicitado ao Exmo. Sr. Prefeito, por meio da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, que seja providenciado o recolhimento das pedras portuguesas, paralelepípedos descartados, bloquetes e meios fios e outros matérias que por ventura foram descartados, considerando a relevância desse material para a manutenção de praças já existentes e a construção de novas praças em outras localidades. Tal medida visa à economicidade, evitando gastos desnecessários aos cofres públicos.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/557/req2025106.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/557/req2025106.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Sr. Prefeito seja encaminhado ao setor responsável a solicitação para a poda e limpeza das margens da MG-270, no trecho compreendido entre a Autocar até a entrada do Bairro Graminha.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/558/req2025107.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/558/req2025107.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Sr. Prefeito Municipal informações detalhadas sobre o trecho da rodovia MG-270, anteriormente sob jurisdição estadual, que foi transferido para o município, iniciando, salvo engano, no trevo do Bairro Fátima.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/559/req2025108.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/559/req2025108.pdf</t>
   </si>
   <si>
     <t>Solicita à Comissão Municipal de Trânsito, que estude a possibilidade de instalar uma placa de estacionamento de carga e descarga em frente a empresa Geraldo Motos, localizada na Rua Dorvelino Rabelo Costa.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/560/req2025109.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/560/req2025109.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Infraestrutura urbana e Rural a colocação de mais uma manilha na entrada do Povoado Japão Grande, no local conhecido como Boresca.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/561/req2025110.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/561/req2025110.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Educação que estude a possibilidade de instalar uma grade entre o primeiro e o segundo andar, na passagem de água, entre as escadas, na Escola Municipal Lygia Vaz de Oliveira.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/562/req2025111.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/562/req2025111.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Infraestrutura Urbana e Rural que viabilize a construção de um sistema de drenagem pluvial na Rua José Marques da Silva, localizada no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/563/req2025112.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/563/req2025112.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural a solicitação de reparos na Rua Maria da Conceição Santos, no Bairro Lava Pés, no trecho compreendido entre a Praça Firmino José dos Reis e o final da via, dando uma atenção em frente à residência nº 11, como pode ser observado nas fotos em anexo.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/564/req2025113.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/564/req2025113.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que seja realizada a fiscalização e estudada uma solução mais adequada para o confinamento de bovinos no Povoado São José.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/567/req1142025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/567/req1142025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Secretaria Municipal de Desenvolvimento, Agricultura e Meio Ambiente, a poda ou limpeza urgente das palmeiras e coqueiros, localizados no Paço Municipal, na Rua Luís Alves e na Avenida Américo Paolinelli.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/568/req1152025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/568/req1152025.pdf</t>
   </si>
   <si>
     <t>Requerem que seja solicitado da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que analise a viabilidade de ligação da estrada que passa_x000D_
 pelo povoado do Córrego do Paiol, margeando a BR-381, até a Reta Velha, visando melhorar a mobilidade e o acesso dos moradores da região.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/569/req1162025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/569/req1162025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Comissão Municipal de Trânsito a solicitação para análise da viabilidade de criação de um ponto fixo destinado ao estacionamento de caminhões e caminhonetes de aluguel.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/570/req1172025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/570/req1172025.pdf</t>
   </si>
   <si>
     <t>Requer do Exmo. Prefeito Municipal, que providencie a execução da obra de pavimentação da via principal de acesso ao povoado Japão Grande.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/573/req2025118.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/573/req2025118.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado à Comissão Municipal de Trânsito que avalie a viabilidade de instalar uma placa de estacionamento exclusivo para carga e descarga na Rua Bento Belisário, na altura do número 305, onde está localizada a empresa Carvalhos Festa, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/574/req2025119.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/574/req2025119.pdf</t>
   </si>
   <si>
     <t>Requer a retirada e o arquivamento da Emenda Modificativa nº 07, de minha autoria, apresentada ao Projeto de Lei nº 05, de 10 de fevereiro de 2025, que regulamenta o exercício das atividades dos profissionais de transporte de passageiros (mototaxistas) e de entrega de mercadorias (motoboys), utilizando motocicletas e motonetas no município de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/575/req2025120.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/575/req2025120.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado questionamento ao Exmo. Sr. Prefeito Municipal</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/576/req2025121.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/576/req2025121.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado à Comissão Municipal de Trânsito a construção de uma travessia elevada na Rua Santa Luzia, no bairro [inserir nome do bairro], nas proximidades do número 158.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/577/req2025122.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/577/req2025122.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado à Secretaria Municipal de Educação a disponibilização de uma relação contendo os laudos de vistoria dos veículos terceirizados que prestam serviços de transporte escolar no município, referentes ao primeiro semestre do ano de 2025.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/578/req2025123.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/578/req2025123.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural o presente requerimento, solicitando que sejam tomadas providências urgentes para a realização do patrolamento na estrada que dá acesso à localidade do Cedro, até o ponto conhecido como "Catucá".</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/579/req2025124.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/579/req2025124.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos sobre o contrato firmado entre o Município de Carmópolis de Minas e a empresa Prosseguir Mão de Obra Ltda (CNPJ 06.281.634/0001-6).</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/580/req2025125.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/580/req2025125.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado ao Exmo. Sr. Prefeito Municipal um pedido de informações sobre o veículo da marca CHEVROLET SPIN LP 2023, placa QNZ1H12, que foi destinado à Casa UP no ano passado.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/581/req2025126.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/581/req2025126.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Educação, que analise a possibilidade de instalação de toldos na E. M. Lígia Vaz de Oliveira, nas janelas das salas_x000D_
 de aula e no portão da quadra localizado na Rua Alonso Teixeira Marra.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/582/req2025127.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/582/req2025127.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural o pedido para a instalação de meios-fios e bocas de lobo na Rua Dorinato Martins, localizada no Bairro da Prata.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/583/req2025128.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/583/req2025128.pdf</t>
   </si>
   <si>
     <t>Requerem ao Exmo. Sr. Prefeito e à CEMIG que analisem a viabilidade de atender demandas de Ampliação da Iluminação Pública</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/584/req2025129.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/584/req2025129.pdf</t>
   </si>
   <si>
     <t>Requerem que seja encaminhado ofício à Comissão Municipal de Trânsito, solicitando a análise da viabilidade para a instalação de redutores de velocidade (quebra-molas) nas ruas Vera Lúcia de Barros e José Teodoro da Silveira, localizadas no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/585/req2025130.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/585/req2025130.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que tome providências quanto à necessidade da colocação de manilhas na estrada principal que dá acesso à comunidade do Matias, especificamente no trecho que compreende o galho de estrada que dá acesso às propriedades do Sr. Eurico Miranda e do Sr. Hélio.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/586/req2025131.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/586/req2025131.pdf</t>
   </si>
   <si>
     <t>Solicita que o Exmo. Sr. Prefeito Municipal, junto ao setor responsável, notifique o proprietário do lote localizado na Rua Alonso Teixeira Marra, no Bairro_x000D_
 Santo Antônio, em frente ao número 775, para que seja realizada a limpeza do mesmo, pois o terreno está com alta vegetação, o que facilita a proliferação de animais peçonhentos e insetos</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/590/req25132.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/590/req25132.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo Senhor Prefeito Municipal informações acerca da criação do Plano Diretor Municipal.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/591/req25133.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/591/req25133.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Excelentíssimo Senhor Prefeito Municipal informações detalhadas sobre as ações previstas e/ou em andamento para a execução do Plano de Mobilidade Urbana, instituído pela Lei nº 2.286, de 29 de dezembro de 2020, que estabelece a Política Municipal de Mobilidade Urbana de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/592/req25134.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/592/req25134.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito Municipal que informe se o município está se preparando para a realização das Conferências Municipais, etapa preparatória para a 6ª Conferência Nacional das Cidades, destinada aos municípios mineiros.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/593/req25135.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/593/req25135.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária Municipal de Educação que encaminhe a esta Casa Legislativa uma relação completa das disciplinas eletivas oferecidas pela rede municipal de ensino, tais como Leitura, Empreendedorismo e outras que se enquadrem nessa categoria. Solicito, ainda, que essa relação contenha a listagem detalhada de todos os docentes responsáveis por cada uma das referidas disciplinas eletivas.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/594/req25136.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/594/req25136.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre as licenças ambientais da autarquia, licenças a vencer, vencidas e sobre multa do Ministério Público aplicada ao órgão. Requerem também a estimativa de valores para a renovação das licenças vencidas.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/595/req25137.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/595/req25137.pdf</t>
   </si>
   <si>
     <t>Requerem da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que efetue o patrolamento da estrada do Arião especialmente nas proximidades do terreno da Senhora Delfina.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/596/req25138.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/596/req25138.pdf</t>
   </si>
   <si>
     <t>Requer da Comissão Municipal de Trânsito, que análise da viabilidade para a instalação de redutores de velocidade (quebra-molas) na Rua Olivério José dos Reis, nas proximidades do número 65.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/597/req25139.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/597/req25139.pdf</t>
   </si>
   <si>
     <t>Requer do Exmo. Sr. Prefeito que sejam tomadas as providências necessárias para a instalação de iluminação pública no final da Rua 21 de Novembro, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/598/req25140.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/598/req25140.pdf</t>
   </si>
   <si>
     <t>Requer da Comissão Municipal de Trânsito que analise a viabilidade de implantação de uma faixa de travessia elevada no cruzamento da Rua Padre Francisco com a Rua Antônio Neto.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/599/req25141.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/599/req25141.pdf</t>
   </si>
   <si>
     <t>Requer do Exmo. Sr. Prefeito juntamente com o setor responsável efetue a manutenção da iluminação da Praça do Carmo, tendo em vista a proximidade as festividades da Semana Santa.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Betinho do Juca, Tirzah</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/600/req25142.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/600/req25142.pdf</t>
   </si>
   <si>
     <t>Requerem à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que efetue a construção de uma galeria pluvial na Rua Maria Cirilo, entre a Avenida Dom Alexandre Gonçalves do Amaral e a Rua Francisco Faleiro, nas proximidades do Núcleo Integrado da Mulher, lado superior da rua.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/605/req2025143.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/605/req2025143.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Sr. Prefeito informe quais consórcios o município de Carmópolis de Minas tem adesão. Solicita que seja informado data do início e término do contrato, o objeto e o valor pago a cada um dos consórcios.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/606/req2025144.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/606/req2025144.pdf</t>
   </si>
   <si>
     <t>Solicita a ampliação do trecho sinalizado para estacionamento escolar na Rua Alonso Teixeira Marra, especificamente no perímetro destinado aos veículos escolares, onde já há demarcação.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/607/req2025145.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/607/req2025145.pdf</t>
   </si>
   <si>
     <t>Requer do Exmo. Sr. Prefeito, que intervenha junto à operadora Vivo e à Agência Nacional de Telecomunicações (Anatel), com o objetivo de viabilizar soluções para os recorrentes problemas de instabilidade e interrupção nos serviços de telefonia e internet móvel prestados em nosso município.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/608/req2025146.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/608/req2025146.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Exmo. Prefeito solicitando providências junto à CEMIG e às empresas de internet e telefonia, para que realizem a fiscalização, organização e retirada de cabos inutilizados nos postes da rede elétrica do município.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/609/req2025147.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/609/req2025147.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado à Comissão Municipal de Trânsito a construção de redutores de velocidade (quebra-molas) e a realização de avaliação técnica</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/610/req2025148.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/610/req2025148.pdf</t>
   </si>
   <si>
     <t>Requer do Exmo. Prefeito juntamente com a Secretaria Municipal de Educação que seja informado se há curso de primeiros socorros para os profissionais da educação, em especial da educação infantil (“Creche Dona Lea”). Caso não tenha que seja implementado e disponibilizado o certificado do curso.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/611/req2025149.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/611/req2025149.pdf</t>
   </si>
   <si>
     <t>Requer do Exmo. Prefeito que estude a possibilidade de contratar um técnico de segurança do trabalho com o objetivo de assegurar a integridade dos servidores e dos bens da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Fernando do Leir Lebron, Tade do Japão</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/612/req2025150.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/612/req2025150.pdf</t>
   </si>
   <si>
     <t>Requerem ao que me seja informado como será executada a distribuição de ingressos para o rodeio municipal que acontecerá entre os dias 30 de abril e 3 de maio em nosso município.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/613/req2025151.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/613/req2025151.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o uso dos veículos municipais</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/614/req2025152.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/614/req2025152.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Excelentíssimo Prefeito Municipal e ao Secretário Municipal de Obras que incluam, na planilha de serviços, a manutenção dos gramados de todas as praças do município, com especial atenção à Praça dos Passos, que se encontra em estado de abandono, com as gramas secas e mal conservadas.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/615/req2025153.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/615/req2025153.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiada a Secretaria Municipal de Desenvolvimento, Agricultura e Meio Ambiente, para que notifique os proprietários de imóveis com lotes sujos localizados na Rua do Contorno, nas proximidades do nº 314, no bairro Boa Vista.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/616/req2025154.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/616/req2025154.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que realize, com urgência, o patrolamento, o cascalhamento ou a aplicação de fresa, bem como a devida manutenção dos buracos na estrada principal de acesso à comunidade do Córrego Fundo, com o objetivo de melhorar as condições de tráfego e garantir a segurança dos moradores e produtores locais.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/617/req25155.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/617/req25155.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma audiência pública no Povoado Olhos D´Água, para tratar de assuntos relevantes a referida comunidade, sendo presidida por este requerente.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/618/req25156.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/618/req25156.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma Audiência Pública no Povoado da Formiga, atendendo solicitação dos moradores e entidades representativas da comunidade, para tratar de assuntos relevantes a referida comunidade, sendo presidida por este requerente.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/619/req25157.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/619/req25157.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam tomadas as providências necessárias para viabilizar recursos destinados à reforma e melhorias na estrutura da Delegacia de Polícia Civil e no prédio atualmente utilizado pela Polícia Militar de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/620/req25158.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/620/req25158.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado do Exmo. Prefeito Municipal, o envio, com a máxima urgência, de cópias de todas as licenças ambientais vencidas e daquelas com vencimento próximo, conforme informado em recente reunião com o Secretário Municipal de Meio Ambiente.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/621/req25159.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/621/req25159.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que realize o recapeamento do final da Rua Treze de Maio em especial nas proximidades da Escola Estadual Lígia Beatriz Amaral e efetue a captação da água da enxurrada do local com manilhas.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/622/req25160.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/622/req25160.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Saúde que avalie a viabilidade de instalar um toldo na entrada do Núcleo Municipal de Fisioterapia localizado na Rua Maria Cirilo</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/623/req25161.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/623/req25161.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada ao Excelentíssimo Senhor Prefeito Municipal, a presente indicação, solicitando que, em conjunto com a Secretaria Municipal de Educação, sejam estudadas e adotadas medidas para sanar as dificuldades enfrentadas por crianças com deficiência, especialmente no que diz respeito ao acesso à educação inclusiva e ao suporte especializado oferecido pelo município.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/624/req25162.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/624/req25162.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural o presente requerimento, solicitando o patrolamento da_x000D_
 estrada do Povoado “Morro Alto” até as proximidades da antiga escola do povoado.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/625/req25163.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/625/req25163.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de infraestrutura Urbana e Rural que efetue a limpeza da Rua Virgínia Ferreira de Oliveira nas proximidades do número 343.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/626/req25164.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/626/req25164.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo Senhor Prefeito Municipal, que analise a viabilidade de aquisição de quatro (04) unidades de barracas medindo 10x10 metros, a_x000D_
 serem utilizadas nos eventos oficiais promovidos pela Prefeitura Municipal, bem como disponibilizadas, mediante cessão, às associações, instituições e demais entidades que participam ou realizam eventos no município.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/627/req25165.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/627/req25165.pdf</t>
   </si>
   <si>
     <t>Requer que a Prefeitura Municipal, tome prividências no sentido de acionar o Corpo de Bombeiros Militar de Oliveira, a fim de que seja realizada vistoria_x000D_
 nos lotes vagos localizados em Carmópolis de Minas.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/628/req25166.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/628/req25166.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, que tome as providências necessárias quanto à limpeza do lote localizado na Rua José da Silveira Júnior, em_x000D_
 frente ao número 149, no Bairro Amaral.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/629/req25167.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/629/req25167.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Senhor Prefeito Municipal que, junto aos órgãos competentes, providencie a dedetização completa dos bueiros localizados ao longo de toda a extensão da Avenida João Gonçalves Teixeira.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/630/req25168.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/630/req25168.pdf</t>
   </si>
   <si>
     <t>Requer que o Excelentíssimo Senhor Prefeito acione, com urgência, o Departamento de Edificações e Estradas de Rodagem de Minas Gerais (DER-MG), a fim de viabilizar o recapeamento total da rodovia MG270, no trecho que compreende o município de Carmópolis de Minas até a cidade de Passa Tempo.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/631/req25169.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/631/req25169.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Comissão Municipal de Trânsito pedido para análise da viabilidade de restabelecer o trânsito em mão dupla no trecho na Rua Padre Francisco iniciando no cruzamento da Rua José Costa em frente ao posto padre Chico, até a o cruzamento com a Rua Antônio Neto, abaixo da Delegacia da Polícia Civil.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/632/req25170.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/632/req25170.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado da Secretaria Municipal de Infraestrutura Urbana e Rural, providências quanto a limpeza nas laterais da estrada vicinal que se inicia no Trevo da BR-381, na localidade denominada Moranga, passando pelo Cedro até o Catucá, como ser observado nas fotos anexas.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/633/req25171.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/633/req25171.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado da Secretaria Municipal de Infraestrutura Urbana e Rural, a realização da manutenção em trecho de estrada rural nas proximidades do acesso ao terreno do senhor conhecido popularmente como ´´João do Inhô´´, no povoado do Pará.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/634/req25172.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/634/req25172.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Senhor Prefeito Municipal que estude a possibilidade de ceder alguns espaços públicos do município para a realização de_x000D_
 eventos sociais, como aniversários e outras celebrações comunitárias. Acredito que essa iniciativa pode promover a integração da população e fortalecer os laços comunitários.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/635/req25173.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/635/req25173.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, solicitando que sejam providenciadas a instalação de iluminação pública e a colocação de uma câmera de segurança na mina d’água localizada no Bairro Santa Helena, antiga ´´Cachimba´´.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/636/req25174.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/636/req25174.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal o pedido de implantação de um ponto coletivo de descarte de resíduos sólidos, devidamente estruturado e monitorado por câmeras de segurança, destinado especialmente ao uso dos comerciantes do município.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/637/req25175.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/637/req25175.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Autarquia Municipal SESAM, solicitando a realização de estudo técnico e logístico visando à ampliação da frequência da coleta de lixo nos povoados do Pará e São José do Bicudo, passando a ser realizada pelo menos uma vez por semana.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/638/req25176.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/638/req25176.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal para que o setor competente realize a notificação ao proprietário de um lote_x000D_
 localizado na Rua Antônio Miguel de Aquino, acima do número 169 Bairro de Fátima, para que promova a limpeza imediata do referido imóvel.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/639/req25177.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/639/req25177.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Secretaria Municipal de Obras, solicitando a realização de manutenção no final da Rua Joviano Santos, tendo em vista que o  trecho encontra-se em condições intrafegáveis, prejudicando a circulação de veículos e o tráfego de pedestres.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/640/req25178.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/640/req25178.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo Senhor Prefeito Municipal que seja construído um abrigo no ponto de ônibus, com cobertura adequada para proteção contra sol e chuva, na entrada do Bairro Padre José Erlei de Almeida.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/641/req2025179.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/641/req2025179.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo Senhor Prefeito Municipal informações referentes aos convênios firmados entre o Município de Carmópolis de Minas e a Polícia Civil de Minas Gerais</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/642/req2025180.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/642/req2025180.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo Senhor Prefeito, em caráter prioritário, melhorias na infraestrutura viária da Rua Joaquim Gonçalves Pinto (rua 03), via que_x000D_
 liga o final da Vitalgino Marques da Costa até a Avenida Dionésio José Costa, (trecho da MG-270 recém denominado), próximo ao Estádio de futebol na Avenida do Ipê Amarelo.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/643/req2025181.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/643/req2025181.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo Senhor Prefeito informações de qual secretaria é responsável pela retirada do lixo nos cemitérios municipais.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/644/req2025182.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/644/req2025182.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Infraestrutura Urbana e Rural a realização de manutenção na estrada que dá acesso à comunidade da Vargem Grande,_x000D_
 compreendendo o trecho desde a saída da BR-381 até a antiga escola localizada no referido povoado.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/645/req2025183.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/645/req2025183.pdf</t>
   </si>
   <si>
     <t>Requer que Vossa Excelência informe a esta Casa Legislativa, de qual secretaria municipal foi retirada a ficha orçamentária e a fonte de recursos utilizada para o empenho das despesas relativas às festividades do rodeio realizadas no município; - Se houve suplementação, de onde foram retirados os valores, citando as fichas orçamentárias e as fontes dos recursos utilizados com as respectivas secretarias.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/646/req2025184.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/646/req2025184.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Infraestrutura Urbana e Rural a manutenção da estrada da “Vargem do Marçal”, localizada no Povoado Japão Grande,_x000D_
 uma vez que a via está em péssimas condições, quase intransitável.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência informações sobre o recurso no valor de R$ 1.540.000,00, recebido do Estado, destinado à MG-270 e transferido ao Município de Carmópolis de Minas, conforme Termo de Transferência nº 028/2024, celebrado entre o DER-MG e o Município, em conformidade com o art. 4º da Lei Estadual nº 24.601, de 11 de dezembro de 2023.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>Alex Enfermeiro, João Vitor do Aguiar, Marcelo de Freitas, Tirzah</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/650/req1862025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/650/req1862025.pdf</t>
   </si>
   <si>
     <t>Requerem a análise da possibilidade de devolução de recursos orçamentários no valor aproximado de R$ 33.000,00 (trinta e três mil reais), mensal, ao Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/651/req1872025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/651/req1872025.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo Senhor Prefeito, junto ao setor responsável que seja efetuada a iluminação do local conhecido como “Reta Velha”. Solicito_x000D_
 também que seja informado o valor do recurso já existente para a prestação de serviço desta natureza.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/652/req1882025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/652/req1882025.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a manutenção de máquinas e veículos da Secretaria Municipal de Infraestrutura Urbana e Rural.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/658/req189.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/658/req189.pdf</t>
   </si>
   <si>
     <t>Requer que seja visto a possibilidade do município ou à Câmara Municipal a disponibilização de um espaço físico no município de Carmópolis, com a_x000D_
 infraestrutura necessária, para que seja instalado uma UAE- unidade de atendimento ao eleitor conforme resolução 1297 de fevereiro de 2025 do TRE MG. Solicito ainda que o Sr. Prefeito faça a reivindicação ao TRE de acordo com a resolução .</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/659/req190.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/659/req190.pdf</t>
   </si>
   <si>
     <t>Requer da Secretária Municipal de Saúde, na condição de Líder do Governo na Câmara Municipal, que sejam tomadas providências quanto ao_x000D_
 sistema de atendimento atualmente adotado na Policlínica Municipal Dr. Luciano Henrique Santos.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/660/req191.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/660/req191.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado do Excelentíssimo Senhor Prefeito, na qualidade de Vereador e Líder do Governo na Câmara Municipal, em caráter de urgência, a realização de reparos no trecho final da Rua Bento Belizário no Bairro santo Antônio.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/661/req192.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/661/req192.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Secretário Municipal de Obras e Infraestrutura Urbana e Rural que providencie a reparação da estrada na entrada da Capela da Cachoeira da Laje. Após a realização do patrolamento, formou-se um ressalto no local, dificultando o acesso à Capela, especialmente para pessoas com deficiência, idosos e pedestres, dificultando o acesso até a porta do templo</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/662/req193.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/662/req193.pdf</t>
   </si>
   <si>
     <t>Requer à Comissão Municipal de Trânsito a instalação de sinalização de "Carga e Descarga" em frente às lojas Eletrozema e JL Móveis, localizadas na Rua Padre Francisco, neste município.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/663/req194.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/663/req194.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência informações sobre a manutenção de máquinas e veículos da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/666/req2025195.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/666/req2025195.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, relatório detalhado contendo informações_x000D_
 sobre todos os dentistas atualmente contratados pelo município de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/667/req2025196.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/667/req2025196.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação e da Secretaria de Obras e Comissão Municipal de Trânsito, que avaliem e providenciem a utilização do estacionamento lateral da Escola Municipal Américo Leite como ponto exclusivo para embarque e desembarque de alunos nos ônibus escolares.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/668/req2025197.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/668/req2025197.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado da Secretaria Municipal de Infraestrutura Urbana e Rural, a realização de manutenção nos mataburros e ponte localizados na Comunidade do Urubu.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/669/req2025198.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/669/req2025198.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja oficiado ao Excelentíssimo Prefeito Municipal, solicitando informações detalhadas sobre os repasses efetuados à Santa Casa de Misericórdia, à Empresa Prosseguir e o pagamento dos profissionais médicos que prestam serviço no município.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/670/req2025199.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/670/req2025199.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado à Autarquia Municipal SESAM, que analise a possibilidade de ampliação da coleta de lixo no Povoado Japão Grande, uma vez que a coleta realizada apenas uma vez por semana tem se mostrado insuficiente para atender à demanda da população local</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/671/req2025200.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/671/req2025200.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado do Excelentíssimo Senhor Prefeito Municipal, que analise a possibilidade de realizar a instalação de iluminação pública no trecho restante da Rua Antônio Rômulo Ferreira da Costa, no Bairro Graminha, que se inicia na altura do número 97 da Rua Ramiro de Freitas Lopes e segue até o número 200 da via mencionada (Rua Antônio Rômulo Ferreira da Costa).</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/672/req2025201.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/672/req2025201.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado da Secretaria Municipal de Infraestrutura Urbana e Rural a pavimentação da Rua Newton Ferreira Leite, ponto que faz ligação ao Bairro São Bento.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/673/2025req202.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/673/2025req202.pdf</t>
   </si>
   <si>
     <t>Requer, após deliberação do Plenário, a realização de uma Audiência Pública no Plenário da Câmara Municipal, com o objetivo de discutir e analisar a viabilidade de implantação do Projeto “Cinturão de Segurança Pública”.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/674/2025req203.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/674/2025req203.pdf</t>
   </si>
   <si>
     <t>Requer que Vossa Excelência providencie a convocação, para comparecimento à reunião ordinária a ser realizada no dia 09 de junho de 2025 na sede_x000D_
 da Câmara às 18 e 30hs.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/675/2025req204.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/675/2025req204.pdf</t>
   </si>
   <si>
     <t>Requer, após deliberação do Plenário, a realização de uma Audiência Pública no Povoado de Japão Grande, com o objetivo de discutir as demandas e assuntos de interesse daquela comunidade.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/676/2025req205.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/676/2025req205.pdf</t>
   </si>
   <si>
     <t>Requer a realização de uma Audiência Pública no Povoado do Pará, com o objetivo de discutir as demandas locais e tratar de assuntos de interesse da comunidade.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/677/2025req206.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/677/2025req206.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado do Excelentíssimo Senhor Prefeito Municipal, por meio do setor competente, informações relacionadas à infraestrutura de telecomunicações no município de Carmópolis de Minas</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/678/2025req207.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/678/2025req207.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Secretário Municipal de Obras e Infraestrutura Urbana e Rural que providencie, com urgência, a manutenção da estrada da localidade da Comunidade da Ponte Grande.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/679/2025req208.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/679/2025req208.pdf</t>
   </si>
   <si>
     <t>Requer do Exmo. Senhor Prefeito, informações detalhadas acerca de todos os servidores públicos municipais que se encontram cedidos a outras instituições.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Requer que seja solicitado do Secretário Municipal de Obras e Infraestrutura Urbana e Rural, a realização de serviços de manutenção na Rua Ramiro de Freitas Lopes, situada no Bairro Graminha.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/681/2025req210.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/681/2025req210.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado do Secretário Municipal de Obras e Infraestrutura Urbana e Rural, a realização de serviços de manutenção na estrada principal do Povoado do Congo.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/682/2025req211.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/682/2025req211.pdf</t>
   </si>
   <si>
     <t>Requer que assim que for esclarecido o incidente de segurança eletrônica que afetou as contas bancárias da Prefeitura Municipal, no dia 14 de maio de 2025, onde as contas bancárias do município sofreram transações financeiras fraudulentas utilizando recursos do Fundo Municipal de Carmópolis de Minas, que repasse as informações a esta Casa com a documentação comprobatória em anexo.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/683/2025req212.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/683/2025req212.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Excelentíssimo Senhor Prefeito Municipal para que informe a esta Casa a destinação dada aos postes retirados do Parque de Exposições por ocasião da preparação das festividades do rodeio.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Senhor Secretário Municipal de Obras e Infraestrutura Urbana e Rural que providencie, com urgência, a reforma da ponte localizada no Povoado do Peão, a qual dá acesso às residências do Sr. Elton Donizete Barros e de outras famílias da localidade.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/686/req2025214.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/686/req2025214.pdf</t>
   </si>
   <si>
     <t>Requer após ouvido o Plenário, que seja encaminhado o presente requerimento ao Poder Executivo Municipal, à Defesa Civil Municipal, ao Instituto Estadual de Florestas (IEF) e ao Corpo de Bombeiros Militar de Minas Gerais, para que se manifestem e apresentem, em caráter de urgência, um plano integrado de prevenção e combate às queimadas e incêndios florestais no município.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/687/req2025215.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/687/req2025215.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito Municipal solicite à empresa Arteris, concessionária responsável pela administração da rodovia que corta o município de Carmópolis de Minas, providências</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/688/req2025216.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/688/req2025216.pdf</t>
   </si>
   <si>
     <t>Requerem que seja solicitado do Exmo. Sr. Prefeito Municipal, informações relativas à arrecadação de alimentos por meio da troca de ingressos para a festa do rodeio promovida pelo Município</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/689/req2025217.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/689/req2025217.pdf</t>
   </si>
   <si>
     <t>Sugere que o Executivo realize o cadastro necessário para pleitear a doação de novos mataburros, bem como de outros itens disponíveis na referida lista.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/690/req2025218.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/690/req2025218.pdf</t>
   </si>
   <si>
     <t>Requer, que seja encaminhado à Comissão de Trânsito e ao setor competente da Prefeitura Municipal pedido de informação</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/691/req2025219.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/691/req2025219.pdf</t>
   </si>
   <si>
     <t>Requer, que seja enviado ao Poder Executivo Municipal, Proposta de Revisão Administrativa das Secretarias Municipais e Criação da Secretaria de Trânsito e Mobilidade Urbana</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/692/req2025220.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/692/req2025220.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado pedido à Secretaria Municipal de Infraestrutura Urbana e Mural solicitando a realização de melhorias na estrada do_x000D_
 povoado do Córrego do Paiol, especialmente no trecho compreendido nas proximidades da propriedade do senhor Elói.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/693/req2025221.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/693/req2025221.pdf</t>
   </si>
   <si>
     <t>Requer, que seja encaminhado pedido aos órgãos competentes do executivo municipal, solicitando a instalação de guard-rails no trecho MG-270,_x000D_
 compreendido nas proximidades da Graminha.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/694/req2025222.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/694/req2025222.pdf</t>
   </si>
   <si>
     <t>Requer, que seja encaminhado pedido à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que sejam providenciadas melhorias na estrada principal da localidade da Montueira, especificamente com patrolamento e cascalhamento, garantindo assim melhores condições de tráfego e segurança para os moradores e usuários da via.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/702/req2025223.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/702/req2025223.pdf</t>
   </si>
   <si>
     <t>Requer, que seja encaminhado à Comissão Municipal de Trânsito o presente pedido para que estude a viabilidade de instalação de placa de "Proibido_x000D_
 Estacionar" na Rua José Paolinelli, pouco à frente do lava jato Limp Car, especificamente em frente ao número 117.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/703/req2025224.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/703/req2025224.pdf</t>
   </si>
   <si>
     <t>Requer, que seja encaminhado à Secretaria Municipal de Infraestrutura Urbana e Rural o presente pedido para que seja providenciado um serviço de_x000D_
 manilhamento nas proximidades da residência do Sr. Vitor Gelape, situada no povoado do Pará.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/704/req2025225.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/704/req2025225.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Prefeito Municipal a execução do sistema de captação de águas pluviais na Rua José Múcio da Silveira, com instalação de bocas de lobo.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/705/req2025226.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/705/req2025226.pdf</t>
   </si>
   <si>
     <t>Requer o envio de cópias do relatório de frequência (ponto) dos médicos que prestam serviços ao município, no período de janeiro a maio de 2025, bem como a relação dos atendimentos realizados diariamente por cada profissional.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/706/req2025227.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/706/req2025227.pdf</t>
   </si>
   <si>
     <t>Requer Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que sejam tomadas providências para a execução do calçamento da Rua José Silveira Júnior no Bairro Glória.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/707/req2025228.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/707/req2025228.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal e Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que seja elaborado projeto de melhoria da infraestrutura e iluminação pública da Praça do Bairro de Fátima.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/708/req2025229.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/708/req2025229.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que seja solicitada a execução de obras de manutenção e melhoria na Rua da Prata, via que dá acesso ao Córrego da Areia iniciando na residência do Sr. Conhecido como ``Tião da Prata`` até o Laticínio Providência.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/709/req2025230.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/709/req2025230.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural e Comissão Municipal de Trânsito, que seja realizado um estudo técnico visando à instalação de proteção com guard-rails no trecho da MG-270, atualmente denominado Avenida Dionésio José Costa, nas proximidades da curva em frente à empresa AUTOCAR.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/710/req2025231.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/710/req2025231.pdf</t>
   </si>
   <si>
     <t>Requer, que ao Excelentíssimo Senhor Prefeito Municipal, Célio Roberto Azevedo, a extensão da rede de energia elétrica, com a devida instalação de postes e luminárias, na Rua José Marques da Silva, especificamente no trecho em frente à Delegacia de Polícia Civil, situada no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/711/req2025232.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/711/req2025232.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, solicitando que determine ao setor competente a realização de fiscalização efetiva nos veículos de propaganda sonora, como carros e motocicletas.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/712/req2025233.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/712/req2025233.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando informações</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/713/req2025234.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/713/req2025234.pdf</t>
   </si>
   <si>
     <t>Requerem do Excelentíssimo Senhor Prefeito Municipal, esclarecimentos formais acerca da estrutura da folha de pagamento dos profissionais de saúde da rede municipal, com ênfase no que se refere à casos específicos analisados de servidoras de enfermagem, que tiveram seu salário dividido em 2_x000D_
 contracheques.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/714/req2025235.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/714/req2025235.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que estude a viabilidade de reinstalar a cobertura do espaço destinado ao lava-jato da garagem da Prefeitura.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/723/req2025236.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/723/req2025236.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Poder Executivo Municipal e Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, providências quanto à manutenção de mata burros e à retomada das atividades de recuperação das estradas rurais,</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/724/req2025237.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/724/req2025237.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, a realização de serviços de manutenção na Rua Geraldo Rufino Costa, situada ao lado da Rua dos Machados</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Betinho do Juca, Fernando do Leir Lebron, Gustavo da Assistência</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/725/req2025238.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/725/req2025238.pdf</t>
   </si>
   <si>
     <t>Com base no processo Licitatório - Pregão Presencial nº 23/2020, contratação de empresa especializada na prestação de serviços continuados de conservação, higienização, limpeza e cozinha, a serem executados de forma contínua para as secretarias municipais , incluindo mão de obra e para efetivação dos serviços, requerem.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/726/req2025239.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/726/req2025239.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural a implantação de dois mata-burros na estrada que liga o Catucá ao Pará dos Vilelas, especificamente na propriedade do Sr. Marcos Barros Leite.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/727/req2025240.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/727/req2025240.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural a realização de manutenção na estrada de acesso à comunidade da Moranga.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/728/req2025241.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/728/req2025241.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural a revitalização da arquibancada localizada na "Rua do Lazer", situada na Rua Padre Francisco. Solicito ainda que sejam realizados estudos técnicos visando concretar o passeio de paralelepípedos.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/729/req2025242.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/729/req2025242.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Poder Executivo Municipal a extensão da iluminação pública na Rua Dona Norica, localizada no Conjunto Habitacional José Augusto Faleiro, Bairro Graminha, até o final da via.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/730/req2025243.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/730/req2025243.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Poder Executivo Municipal informações acerca do funcionamento da Policlínica Municipal</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Requer que seja solicitado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural a realização de serviços de manutenção na Rua Maria Raciolina, localizada na região central do município</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/732/req2025245.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/732/req2025245.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado ao Excelentíssimo Prefeito Municipal de Carmópolis de Minas, Sr. Célio Roberto Azevedo, para que informe a esta Casa Legislativa, sobre eventual resposta definitiva da Caixa Econômica Federal à Notificação Extrajudicial nº 001/2025 já encaminhada pelo Município, na qual se pleiteia, entre outras providências</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/720/req24625.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/720/req24625.pdf</t>
   </si>
   <si>
     <t>Requerem que seja encaminhado requerimento ao Excelentíssimo Senhor Prefeito Municipal, solicitando que seja providenciada, com urgência, a manutenção da estrada da comunidade da Fartura.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/721/req24725.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/721/req24725.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado requerimento à Secretaria Municipal de Infraestrutura Urbana e Rural para que seja efetuada a manutenção do último quarteirão da Rua Rolindo Marques, localizada no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/722/req24825.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/722/req24825.pdf</t>
   </si>
   <si>
     <t>Requerem após ouvido o Plenário, que seja encaminhado requerimento ao Excelentíssimo Senhor Prefeito Municipal, solicitando cópia da planilha da obra da MG 270.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/734/req25249.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/734/req25249.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, que seja realizada análise técnica da chamada “Laje de Pedra da Formiga”, com o objetivo de verificar a viabilidade de obras no local que possibilitem a passagem do ônibus pelo trecho.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/735/req25250.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/735/req25250.pdf</t>
   </si>
   <si>
     <t>Requer do Exmo. Sr. Prefeito Municipal, a revisão e a manutenção da iluminação pública da Praça do Carmo, bem como de todos os postes do mesmo modelo, conforme imagem anexa. A solicitação abrange também os postes desse modelo localizados em todas as praças, na Rua do Lazer e demais_x000D_
 locais do município.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/736/req25251.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/736/req25251.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural a pavimentação do trecho não asfaltado da Rua Geraldo Franklin da Silva, localizado em frente à Policlínica Municipal Dr. Luciano Henrique Santos.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/737/req25252.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/737/req25252.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado à Secretaria Municipal de Saúde, solicitando a disponibilização de uma profissional de enfermagem para acompanhar os pacientes de nosso município que realizam tratamento de hemodiálise na cidade de Oliveira.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/738/req25253.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/738/req25253.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Senhor Prefeito Municipal para que envie a esta Casa Legislativa informações referentes à reabertura do Posto de Saúde do bairro Cacimba</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/739/req25254.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/739/req25254.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que providencie, com urgência, a manutenção da estrada principal que dá acesso ao Povoado do Retiro.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/740/req25255.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/740/req25255.pdf</t>
   </si>
   <si>
     <t>Requer que seja convocado a participar da reunião ordinária do dia 14 de julho de 2025 o Sr. Dirceu da Silva, Secretário Municipal de Obras e Infraestrutura Urbana e Rural, para apresentar e esclarecer sobre o novo planejamento da pasta para os próximos seis meses.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/741/req25256.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/741/req25256.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Prefeito, por meio da Comissão Municipal de Trânsito, a implantação de faixas de reserva de estacionamento para pessoas com deficiência em pontos estratégicos do município.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/742/req25257.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/742/req25257.pdf</t>
   </si>
   <si>
     <t>Requerem que seja oficiado ao Chefe do Poder Executivo Municipal, para que, por meio da Secretaria Municipal de Esporte, Lazer e Turismo, Cultura e Artes, sejam prestadas informações</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/743/req25258.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/743/req25258.pdf</t>
   </si>
   <si>
     <t>Requerem que seja oficiado ao Chefe do Poder Executivo Municipal, para que, por meio da Secretaria Municipal de Administração e da Secretaria Municipal de Assistência Social e Habitação, sejam prestadas informações</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/744/req25259.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/744/req25259.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado do SESAM a criação de um cronograma de limpeza e coleta de lixo para ser executado no ‘Alto dos Coqueiros”, tendo em vista o pedido do requerimento nº 34, para implantação de cestos coletores nas saídas das comunidades rurais, não foi atendido.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/745/req25260.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/745/req25260.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado do Prefeito que acione o setor competente para que realize a limpeza da Rua Formosa, visto que na via encontram-se entulhos, resto de construção e vegetação que foi cortada.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/746/req25261.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/746/req25261.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado do Secretário Municipal de Infraestrutura Urbana e Rural que analise a possibilidade de refazer a passagem que dá acesso à residência da Senhora Neide Aparecida Costa, tendo em vista que as manilhas do local foram arrancadas pelas chuvas no início de outubro de 2023 e até o momento não foi dada a devida manutenção</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/747/req25262.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/747/req25262.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado do Secretário Municipal de Infraestrutura Urbana e Rural que efetue a manutenção da Rua Antônio Araújo, localizada no Bairro Amaral.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/748/req25263.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/748/req25263.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado do Secretário Municipal de Infraestrutura Urbana e Rural a realização de estudos técnicos com o objetivo de avaliar a situação de enxurradas que descem pela Rua Dom Alexandre Gonçalves do Amaral e adentram a Rua Leopoldo Ferreira dos Santos, no Bairro Amaral, analisando a possibilidade da construção de bueiros na via.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Retirado de tramitação</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Requer que seja solicitado do Prefeito Municipal junto a Comissão de Trânsito que estude a possibilidade de incluir grupo focal específico para pedestres na sinalização semafórica da Avenida Padre Jair Pereira com a Rua Luís Alves, pois não há tempo para travessia de pedestres no semáforo no referido cruzamento.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/751/req25266.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/751/req25266.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Secretaria Municipal de Infraestrutura Urbana e Rural pedido para a realização de operação tapa-buracos na Rua Newton Ferreira Leite, especialmente no trecho pavimentado, que atualmente apresenta diversos danos no asfalto, comprometendo a segurança e a mobilidade dos moradores.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/752/26725.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/752/26725.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício à Secretaria Municipal de Infraestrutura Urbana e Rural e Secretaria Municipal de Meio Ambiente, solicitando a limpeza e a avaliação ambiental da Fonte do Cacimba.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/753/req25268.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/753/req25268.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado do Executivo Municipal da Secretaria Municipal de Infraestrutura Urbana e Rural, a realização da operação “Limpa Bueiros” em todo o município de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/754/req25269.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/754/req25269.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado do Executivo Municipal e Comissão de Trânsito a execução da “Operação Alerta Laranja”, destinada à pintura e revitalização da sinalização viária horizontal do município.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/755/req25270.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/755/req25270.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Comissão de Trânsito pedido de estudo técnico para avaliar a viabilidade de instalação de um redutor de velocidade (quebra-molas) na Estrada Municipal Vereador José Francisco de Lima, nas proximidades do número 1920, em frente à entrada da Fazenda Bananal,_x000D_
 pertencente ao espólio do Sr. Ari Andrade.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/756/req25271.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/756/req25271.pdf</t>
   </si>
   <si>
     <t>Requer que solicite da Comissão Municipal de Trânsito que analise a possibilidade de instalar quebra-molas no cruzamento da Rua São Genaro com a Rua Franklin Lopes do Amaral.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/763/req25272.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/763/req25272.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiada a Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, bem como o setor de Epidemiologia, para que providenciem, com urgência, a limpeza da escola em construção no Bairro Santa Helena tendo em vista a presença de animais peçonhentos como cobras, escorpiões e aranhas, o que representa risco à saúde pública e à segurança da comunidade.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/764/req25273.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/764/req25273.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado à Secretaria Municipal Esporte, Lazer e Turismo, informações sobre o horário de funcionamento das quadras esportivas e ginásios poliesportivos do município.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/765/req25274.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/765/req25274.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiada a Secretaria Municipal de Obras e Infraestrutura Urbana e Rural para que avalie a possibilidade de realizar a pavimentação completa da Rua Maria Adelaide do Amaral, abrangendo tanto o novo trecho quanto a execução da operação tapa-buracos nos trechos já existentes.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/766/req25275.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/766/req25275.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Poder Executivo Municipal, por meio da Secretaria de Fazenda, o envio da prestação de contas referente à festividade do rodeio realizada em Carmópolis de Minas.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/767/req25276.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/767/req25276.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que realize uma operação tapaburacos na Rua Santa Marta e na rua Walter de Castro.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/768/req25277.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/768/req25277.pdf</t>
   </si>
   <si>
     <t>Requerem da Secretaria Municipal de Infraestrutura Urbana e Rural: O relatório de transição da Secretaria, constando o estoque de peças dos veículos_x000D_
 pesados e dos veículos leves pertencentes à pasta; A planilha de controle criada pelo secretário da pasta referente ao primeiro semestre de 2025.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/769/req25278.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/769/req25278.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicito do Excelentíssimo Senhor Prefeito Municipal, e Secretaria Municipal de Obras, providências urgentes na Rua Newton Ferreira Leite, nas proximidades do número 245, no distrito de Bom Jardim das Pedras.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/770/req25279.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/770/req25279.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicito do Excelentíssimo Senhor Prefeito Municipal, e comissão de trânsito, para que sejam tomadas as providências necessárias quanto à instalação de uma placa de sinalização de trânsito indicando a direção da Policlínica Municipal.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/771/req25280.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/771/req25280.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicito do Excelentíssimo Senhor Prefeito Municipal, e Secretaria Municipal de Obras solicitando informações oficiais sobre a situação da rua que liga a Rua Padre José Erlei à Rua Formosa, no bairro Aparecida.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/772/req25281.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/772/req25281.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicito do Excelentíssimo Senhor Prefeito Municipal, que sejam adotadas providências urgentes quanto à ocupação indevida dos passeios públicos (calçadas) em diversas regiões de Carmópolis de Minas</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/773/req25282.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/773/req25282.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Excelentíssimo Senhor Prefeito Municipal que sejam adotadas as providências necessárias para a instalação de lâmpadas nos postes localizados no cruzamento da Avenida Ipê Amarelo com a Rua Formosa, bem como nos postes de iluminação pública na entrada do Distrito do Bom Jardim, no trecho de asfalto.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/774/req25283.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/774/req25283.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Excelentíssimo Senhor Prefeito Municipal que reivindique da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, bem como da Comissão Municipal de Trânsito, que realize serviços de limpeza urbana e reforço da sinalização horizontal (faixas de trânsito e demais demarcações viárias) no Residencial Paolinelli.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/775/req25284.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/775/req25284.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que providencie a limpeza e desassoreamento do córrego do Povoado de São José de Carmópolis (Bicudo), que devido ao esgoto lançado no mesmo tem causado transtornos aos moradores da região, tais como mau cheiro e proliferação de insetos.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/776/req25285.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/776/req25285.pdf</t>
   </si>
   <si>
     <t>Requer que seja providenciado o pagamento das emendas impositivas indicadas pelos vereadores no exercício de 2024.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/777/req25286.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/777/req25286.pdf</t>
   </si>
   <si>
     <t>Requerem que seja solicitado ao Exmo. Prefeito, informações e documentos para Apuração de Transações Financeiras Fraudulentas no Fundo Municipal de Saúde, com foco na identificação de autorização, ordem e execução dos pagamentos.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/778/req25287.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/778/req25287.pdf</t>
   </si>
   <si>
     <t>Requer que através da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que seja efetuada a manutenção da estrada principal do Povoado do Mingau.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/779/req25288.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/779/req25288.pdf</t>
   </si>
   <si>
     <t>Requer que através da Comissão Municipal de Trânsito seja efetuada a instalação de um redutor de velocidade na Rua Santa Luzia localizada no Bairro de Fátima, próximo ao cruzamento com a Rua Norberta Maria Justina, na altura do número 185.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/780/req25289.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/780/req25289.pdf</t>
   </si>
   <si>
     <t>Requer que que seja restabelecido o sinal de internet Wi-Fi no Acervo Cultural do município.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/783/req2025290.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/783/req2025290.pdf</t>
   </si>
   <si>
     <t>Requer que através da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, seja efetuada a manutenção na pavimentação da Rua 13 de Maio.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/784/req2025291.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/784/req2025291.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Sr. Prefeito Municipal e Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que sejam realizados os reparos necessários na fonte localizada na Praça do Carmo, bem como que a mesma seja colocada em pleno funcionamento, de modo a valorizar o espaço público e proporcionar mais beleza e lazer à população.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/785/req2025292.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/785/req2025292.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Sr. Prefeito Municipal e Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que seja elaborado projeto de drenagem pluvial e pavimentação do trecho final da Rua Waldemar Alves de Paula no Bairro São Francisco.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/786/req2025293.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/786/req2025293.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Sr. Prefeito Municipal, elaboração de projeto para extensão da rede de energia elétrica na Avenida Firmino José de Freitas, bem como a colocação de luminárias ao longo de toda a via.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/787/req2025294.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/787/req2025294.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Sr. Prefeito Municipal, a extensão da rede de energia elétrica na Rua Edward de Souza Rattis, no Bairro São Francisco.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/788/req2025295.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/788/req2025295.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, a instalação de quebra-molas na Rua Tupanuara, nas proximidades da Praça de Esportes.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/789/req2025296.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/789/req2025296.pdf</t>
   </si>
   <si>
     <t>Requer que estude a possibilidade de enviar a esta Casa um projeto de lei autorizando a concessão de descontos de encargos financeiros em créditos da Fazenda Pública Municipal.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/790/req2025297.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/790/req2025297.pdf</t>
   </si>
   <si>
     <t>Requerem o encaminhamento de informações e o fornecimento de cópias integrais da documentação referente a todos os processos seletivos realizados pela atual gestão municipal, bem como as respectivas nomeações.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/791/req2025298.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/791/req2025298.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitada à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural a realização de operação tapaburacos na Rua Antenor de Castro, pois a via se encontra em péssimas condições de tráfego, comprometendo a segurança dos motoristas.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/792/req25299.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/792/req25299.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado da Secretaria Municipal de Meio Ambiente que avalie a possibilidade de realização de um estudo de viabilidade técnica e ambiental para a implantação de um Parque Municipal na área localizada em frente à Praça de Esportes, na Rua Tupanuara.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/793/req25300.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/793/req25300.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado da Secretaria Municipal de Infraestrutura Urbana e Rural que realize a reforma/manutenção nos meios-fios na Rua Professor Maravilha entre o número 111 ao 128, tendo em vista que os mesmos se encontram danificados.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/794/req25301.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/794/req25301.pdf</t>
   </si>
   <si>
     <t>Requer, por meio da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, cópia integral do contrato de locação firmado entre esta Prefeitura Municipal e a empresa contratada para o fornecimento/locação de máquina e veículos pesados, realizado através do Processo Administrativo 076/2025</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/795/req25302.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/795/req25302.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado do Prefeito informações sobre a previsão de inauguração da escola que está em construção no bairro Santa Helena.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/796/req25303.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/796/req25303.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Sr. Prefeito Municipal e a Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que seja elaborado projeto de drenagem pluvial para a Rua Alonso Teixeira Marra, localizada no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/797/req25304.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/797/req25304.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado da Secretaria Municipal de Infraestrutura Urbana e Rural que realize a manutenção em parte do calçamento da Rua Vicente Peão, localizada no Povoado Japão Grande e o patrolamento do restante da via, que se encontra em más condições de trafegabilidade o que tem causado transtornos aos moradores e riscos à segurança de pedestres e motoristas</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/798/req25305.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/798/req25305.pdf</t>
   </si>
   <si>
     <t>Requer que através da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que seja efetuada a instalação de um redutor de velocidade na Avenida Firmino José de Freitas, localizada no Bairro Aparecida (antiga Ipê Amarelo), no trecho do Bairro Lourdes até o Lava-Pés.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/801/req25306.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/801/req25306.pdf</t>
   </si>
   <si>
     <t>Requer da Comissão Municipal de Trânsito que seja analisada a viabilidade de instalação de sinalização de trânsito na Rua Franklin Lopes do Amaral, em especial perto do número 155, com a devida colocação de placa de “Proibido Parar e Estacionar” ou, alternativamente, “Proibido Estacionar”, conforme avaliação técnica e normativa da Comissão.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Alex Enfermeiro, Gustavo da Assistência</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/802/req25307.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/802/req25307.pdf</t>
   </si>
   <si>
     <t>Requerem da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, que analise a viabilidade de execução de obras de infraestrutura na estrada situada abaixo da rodovia MG-270, nas proximidades da Fazenda pertencente ao espólio do Sr. José do Ramiro, neste município, na comunidade da Chácara dos Limas.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/803/req25308.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/803/req25308.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural que realize cascalhamento com pó de brita, ou outro material adequado, na Avenida Firmino José de Freitas.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/804/req25309.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/804/req25309.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural o pedido especificado</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/805/req25310.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/805/req25310.pdf</t>
   </si>
   <si>
     <t>Requer do Exmo Prefeito e o setor de Iluminação Pública, a extensão da rede elétrica com a devida instalação de luminárias públicas na Avenida Dionésio José Costa.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/806/req25311.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/806/req25311.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural a presente solicitação de providências quanto ao despejo irregular de água em vias públicas.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/813/req31225.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/813/req31225.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado ao setor de Controle de Zoonoses e Endemias, solicitando informações</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/814/req25313.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/814/req25313.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o sistema de segurança da rede de Informática da Prefeitura</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/815/req31425.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/815/req31425.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Senhor Prefeito Municipal e à Secretária Municipal de Educação informações detalhadas acerca da Proposta nº 1101/2024 – Finalização da Construção da Escola Municipal Professora Elaine Aparecida Ferreira Siqueira.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/817/req25315.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/817/req25315.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Senhor Prefeito Municipal que estude a viabilidade de disponibilizar transporte destinado a atender aproximadamente 40 (quarenta) alunos que realizam tratamento no Centro de Equoterapia da Anterap, três vezes por semana.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/818/req25316.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/818/req25316.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Senhor Prefeito Municipal e Secretário Municipal de Obras, que tomem providências no sentido de realizar a manutenção do calçamento da Rua Orides Pinheiro, localizada no centro de nossa cidade.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/819/req25317.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/819/req25317.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Senhor Prefeito Municipal que viabilize, junto à Comissão Municipal de Trânsito, a análise da possibilidade de instalação de redutores de velocidade (quebra-molas) na Avenida Dionésio José Costa, no trecho compreendido entre a sede da empresa Autocar e a_x000D_
 ponte que antecede o Supermercado BH.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/820/req25318.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/820/req25318.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Senhor Prefeito Municipal informações sobre o andamento do projeto de ampliação da recepção da Unidade Básica de Saúde (UBS) do Povoado do Japão Grande.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/821/req25319.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/821/req25319.pdf</t>
   </si>
   <si>
     <t>Solicita informações se há imóveis no município que não estão conectados à rede pública de esgoto sanitário e que está sendo cobradas taxas de coleta e tratamento de esgoto, mesmo sem o efetivo uso do serviço. Se houver solicito uma relação dos referidos imóveis.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/822/req32025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/822/req32025.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, bem como à Comissão Municipal de Trânsito, que seja realizada, com urgência, a análise do tráfego de veículos na Avenida Padre Jair Pereira e Rua São Genaro.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/823/req32125.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/823/req32125.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ofício ao Poder Executivo Municipal, solicitando o reforço da sinalização vertical com a instalação de placas de proibição de trânsito de caminhões, ou de veículos acima de determinado peso na Avenida Dom Alexandre Gonçalves do Amaral.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/824/req32225.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/824/req32225.pdf</t>
   </si>
   <si>
     <t>Requerem que seja solicitado ao Excelentíssimo Senhor Prefeito Municipal informações acerca do andamento do projeto de reforma da Praça Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/825/req32325.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/825/req32325.pdf</t>
   </si>
   <si>
     <t>Requer da Comissão Municipal de Trânsito, que analise a possibilidade de instalação de redutores de velocidade (quebra-molas) na Rua João Batista Faleiro, no Bairro São Francisco.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/826/req32425.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/826/req32425.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural para que seja efetuado o patrolamento da estrada conhecida popularmente como “ Barro Branco”, localizada na Cachoeira da Laje.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/827/req32525.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/827/req32525.pdf</t>
   </si>
   <si>
     <t>Requer as seguintes informações: Planilha detalhada dos gastos com iluminação pública no município nos últimos 12 meses, Cópia dos contratos, licitações ou termos aditivos relacionados à prestação de serviços de iluminação pública, Informações sobre a arrecadação da Contribuição para Custeio da Iluminação Pública (COSIP)</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/833/req32625.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/833/req32625.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado Prefeito e ao Diretor do SESAM – Serviço de Saneamento Ambiental Municipal, solicitando informações  acerca da situação de escoamento de água que se verifica na Rua São José de Paula, nas proximidades dos números 170 e 177, proveniente de residência localizada na Rua São Sebastião, cujo excesso de água escoa em direção à rua, a céu aberto, conforme demonstram as fotos em anexo.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/834/req32725.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/834/req32725.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Prefeito para que analise a possibilidade de instalar lâmpadas nos postes existentes com baixa tensão na estrada do Distrito do Bom Jardim nas proximidades da residência do Sr. João (pai do Sorriso) e próximo ao sítio de espólio do senhor conhecido popularmente como Walter da Cemig, atendendo reivindicação dos moradores locais.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/835/req3282025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/835/req3282025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Prefeito Municipal e à Secretaria Municipal de Educação para que seja analisada a possibilidade de implantação de horário integral na Escola Municipal José Flávio Batista, localizada no povoado do Japão Grande, para o ano letivo de 2026.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/836/req3292025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/836/req3292025.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Senhor Prefeito Municipal informações detalhadas ao recurso financeiro no valor de R$ 1.000.000,00 (um milhão de reais) destinado ao município por meio de emenda parlamentar do Senador Rodrigo Pacheco</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>João Vitor do Aguiar, Marcelo de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/840/req3302025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/840/req3302025.pdf</t>
   </si>
   <si>
     <t>Requerem que seja solicitado ao Exmo. Senhor Prefeito Municipal a emissão de decreto de utilidade pública abrangendo a área destinada a futuras ampliações do campo e que seja designado um responsável técnico para realizar a medição e avaliação da área mencionada.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/841/req3312025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/841/req3312025.pdf</t>
   </si>
   <si>
     <t>Requer, em caráter de urgência, que seja oficiado ao Exmo. Prefeito Municipal solicitando informações e providências quanto às recentes instalações de postes de energia elétrica realizadas no município por empresa contratada ou autorizada.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/842/req3322025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/842/req3322025.pdf</t>
   </si>
   <si>
     <t>Reqier da Secretaria Municipal de Infraestrutura Urbana e Rural, que seja realizado um estudo técnico por parte do setor responsável, para verificar a viabilidade da instalação de redutores de velocidade (quebra-molas) na Rua Antônio Flávio], localizada Povoado Japão Grande</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/843/req3332025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/843/req3332025.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito juntamente com a Secretaria Municipal de Trânsito providências quanto à instalação de sinalização de trânsito adequada no trevo localizado em frente ao novo Supermercado BH, situado na Avenida Dionésio José Costa</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/844/req3342025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/844/req3342025.pdf</t>
   </si>
   <si>
     <t>Solicitam informações detalhadas acerca da coleta de materiais realizada por veículo pertencente à frota da Prefeitura Municipal, na obra localizada no cruzamento da Rua Padre Francisco com a Rua Santa Marta.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/845/req3352025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/845/req3352025.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado ao Exmo. Sr. Prefeito Municipal, por intermédio da Comissão Municipal de Trânsito, a instalação de quebra-molas ou outros dispositivos redutores de velocidade ao longo da Rua Camilo de Souza (antiga Rua Formosa), no Bairro Aparecida</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/846/req3362025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/846/req3362025.pdf</t>
   </si>
   <si>
     <t>requer que seja solicitado da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural a pavimentação da Rua Aymorés, situada no Distrito do_x000D_
 Bom Jardim das Pedras.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/847/req3372025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/847/req3372025.pdf</t>
   </si>
   <si>
     <t>Requer que seja ao Exmo. Prefeito Municipal, pedido para que seja providenciada, junto ao setor competente, a colocação de rede de baixa tensão e a_x000D_
 instalação de luminárias em aproximadamente 11 postes já existentes, localizados na estrada principal do Povoado do Pará.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/848/req3382025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/848/req3382025.pdf</t>
   </si>
   <si>
     <t>Requerem que seja ao Exmo. Prefeito Municipal, pedido para que seja providenciada, junto ao setor competente, a colocação de rede de baixa tensão e a_x000D_
 instalação de luminárias em aproximadamente 11 postes já existentes, localizados na estrada principal do Povoado do Pará.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que determine a notificação dos proprietários de imóveis com lotes sujos localizados no Bairro Jardim Boa Vista para que realizem a devida limpeza, atendendo às solicitações dos moradores.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/850/req3402025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/850/req3402025.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal e à Secretaria Municipal de Infraestrutura Urbana e Rural, que seja providenciada a manutenção e/ou execução de manilhamento ou outro meio adequado para o escoamento de águas pluviais na Rua Alonso Teixeira Marra, no cruzamento com a Rua Luís da Costa Pereira.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/851/req3412025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/851/req3412025.pdf</t>
   </si>
   <si>
     <t>Requerem que o Exmo. Sr. Prefeito Municipal informe a esta Câmara Municipal sobre câmeras de segurança pública</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/852/req3422025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/852/req3422025.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Infraestrutura Urbana e Rural, que seja efetuado o patrolamento, melhorias na estrada e se possível a colocação de cascalho nos trechos mais críticos na estrada de acesso ao Morro do Tanque que se encontra em más condições de trafegabilidade.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/853/req3432025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/853/req3432025.pdf</t>
   </si>
   <si>
     <t>Requer que Vossa Excelência, por meio do setor competente, preste informações referentes ao Processo Seletivo Simplificado realizado por este Município, conforme os Editais nº 01/2024 e nº 02/2024</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/858/req3442025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/858/req3442025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado Executivo Municipal, para que este direcione ao setor competente o pedido de limpeza do córrego localizado no Distrito de Bom Jardim das Pedras, no final da Rua Gervásio Pinto de Sousa, como pode ser visto na foto anexa, bem como, se possível, a colocação de placas de sinalização orientando para que não seja jogado lixo no referido local, conforme já implantado em outras localidades do município.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/859/req3452025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/859/req3452025.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que sejam prestadas informações sobre o letreiro instalado no canteiro localizado na entrada principal do Bairro Santo Antônio</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/860/req3462025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/860/req3462025.pdf</t>
   </si>
   <si>
     <t>Requerem ao Poder Executivo pedido de informações referentes a Praça dos Passos</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/861/req3472025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/861/req3472025.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado à Secretaria Municipal de Infraestrutura Urbana e Rural, o pedido para que seja providenciado o cascalhamento no morro que dá acesso do Córrego Fundo à região do Matias.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento3482025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento3482025.pdf</t>
   </si>
   <si>
     <t>Requerem ao excelentíssimo Sr. prefeito municipal, que seja avaliada a possibilidade de instalação de rede de baixa tensão, a fim de viabilizar a colocação de iluminação pública no trecho atualmente desprovido de iluminação, compreendido entre a Avenida Eurico Vespasiano, no Bairro Morro do Tanque (início no cruzamento com a Avenida Dionésio José Costa), até a entrada do Bairro Graminha.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/865/requerimento3492025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/865/requerimento3492025.pdf</t>
   </si>
   <si>
     <t>Requerem à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, bem como à Comissão Municipal de Trânsito, a realização de um estudo técnico visando à instalação de corrimão em ambos os lados da passagem sobre o Córrego Lava Pés, no trecho que compreende a Rua Camilo de Souza (antiga Rua Formosa) até a Avenida Firmino José de Freitas, (antiga Ipê Amarelo), no Bairro Aparecida</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento3502025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento3502025.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, bem como à Comissão Municipal de Trânsito, que seja realizado estudo_x000D_
 técnico visando à instalação de uma rotatória, com faixa de pedestre e sinalizações pertinentes em frente à Praça José de Souza Morais, no final da Rua Valter de Castro.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/867/requerimento3512025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/867/requerimento3512025.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Saúde, em conjunto com a Provedoria da Santa Casa, que seja realizado um trabalho informativo junto à população, esclarecendo quais tipos de atendimento são prestados em cada unidade de saúde do município (Santa Casa, UBS, Policlínica e Núcleo de Saúde, etc).</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>Betinho do Juca, Dito da Saúde, Gustavo da Assistência, Tade do Japão</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/868/requerimento3522025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/868/requerimento3522025.pdf</t>
   </si>
   <si>
     <t>Requerem do Prefeito Municipal, junto ao setor competente que providencie as medidas necessárias para a separação e organização do material atualmente armazenado na Garagem Municipal, com o objetivo de identificar e reaproveitar tudo aquilo que ainda possa ser utilizado, evitando desperdícios e promovendo a economicidade e sustentabilidade na administração pública.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/869/requerimento3532025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/869/requerimento3532025.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, por intermédio do setor competente, a adoção de providências quanto à iluminação pública em frente à loja Ortobom, situada na Praça José Luís de Assis Tacco Dedé, localizada entre a Rua Luiz Alves e a Rua Maria de Lourdes Costa.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/870/requerimento3542025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/870/requerimento3542025.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal que seja providenciada a substituição das luminárias da área externa nas dependências da Escola Professora Márcia Regina Santos por iluminação em LED, abrangendo aproximadamente sete postes.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento3552025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento3552025.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal que determine a construção de passeios na Rua Camilo de Souza (antiga Rua Formosa), no trecho indicado no croqui anexo.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/872/requerimento3562025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/872/requerimento3562025.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal que reitere o pedido de limpeza nos cemitérios municipais, conforme já solicitado por meio do Requerimento nº 181/2025, de 25 de abril de 2025.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/873/requerimento3572025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/873/requerimento3572025.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal que solicite à empresa responsável a retirada de um orelhão localizado na Rua Professor Maravilha, Bairro Lava Pés, nas proximidades do número 67, o qual se encontra desativado há muito tempo, causando transtornos aos moradores e transeuntes.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/874/req3582025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/874/req3582025.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Infraestrutura Urbana e Rural que seja efetuada a reforma do pergolado da Praça do Rosário José de Lima - Chico Rosa, localizada no Distrito do Bom Jardim, tendo em vista que a estrutura de madeira está danificada, apresentando riscos à segurança dos frequentadores, além de comprometer a estética e funcionalidade da praça.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/875/req3592025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/875/req3592025.pdf</t>
   </si>
   <si>
     <t>Requer do Exmo. Sr. Prefeito que tome providências no sentido de realizar a extensão da rede de energia elétrica na Rua Otaviano Costa, nas proximidades do nº 188, Bairro Cachoeirinha, neste Município de Carmópolis.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>Requerimento de pronto atendimento do Presidente. Nos termos do artigo 138, inciso XV do Regimento Interno da Câmara Municipal, trata-se de requerimento que não possui necessidade de deliberação no plenário.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento3612025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento3612025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja estudada a viabilidade de levar água tratada à comunidade do Bicudinho, de modo a atender antiga demanda dos moradores e garantir melhores condições de saúde e qualidade de vida à população local.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Betinho do Juca, Dito da Saúde, Fernando do Leir Lebron, Gustavo da Assistência, Serginho, Tade do Japão, Tirzah</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento3622025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento3622025.pdf</t>
   </si>
   <si>
     <t>Solicitam informações se há previsão orçamentária para o próximo exercício destinada ao Parque de Exposições José Paolinelli e se há projetos planejados ou em execução para obras de melhoria e revitalização desse espaço.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>Requerimento de pronto atendimento do Presidente. Nos termos do artigo 138, inciso XV do Regimento Interno da Câmara Municipal, trata-se de requerimento que não possui necessidade de deliberação no plenário.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/886/requerimento3642025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/886/requerimento3642025.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma Audiência Pública no Distrito de Bom Jardim das Pedras, com o objetivo de promover um amplo debate com a comunidade escolar, pais, alunos, professores e direções das escolas Municipal Professora Márcia Regina Santos e Estadual Lígia Beatriz Amaral, acerca da proposta de municipalização da Escola Estadual Lígia Beatriz Amaral.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento3652025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento3652025.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam adotadas providências junto à Prefeitura de Belo Horizonte visando o cadastramento dos taxistas de Carmópolis de Minas para utilização das faixas exclusivas do sistema MOVE (Corredor BRT) na capital mineira.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento3662025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento3662025.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhada a esta Câmara, cópia integral de toda a documentação comprobatória de posse e propriedade dos imóveis que compõem o Parque de Exposições José Paolinelli, incluindo, entre outros, termos de doação, escrituras, registros imobiliários, contratos de permuta ou troca/doação, e quaisquer documentos correlatos.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento3672025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento3672025.pdf</t>
   </si>
   <si>
     <t>Solicita uma relação completa de todos os requerimentos já deferidos pela Comissão Municipal de Trânsito até a data da última reunião, e que ainda aguardam execução por parte da Secretaria competente.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento3682025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento3682025.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Infraestrutura Urbana e Rural para que seja realizada a construção de muro de arrimo e o rejunte na sarjeta que liga a Rua Formosa, em frente ao número 16p1, à Rua Orides Pinheiro, nas proximidades do número 296.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento3692025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento3692025.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito Municipal que sejam fornecidas informações e documentos referentes a relação completa de todos os veículos e máquinas pertencentes à Prefeitura Municipal, acompanhada de fotografias das respectivas plotagens, discriminadas por Secretaria.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento3702025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento3702025.pdf</t>
   </si>
   <si>
     <t>Requerem ao Excelentíssimo Senhor Prefeito Municipal que sejam fornecidas as informações e documentos referentes aos servidores comissionados.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento3722025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento3722025.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Infraestrutura Urbana e Rural que realize o cascalhamento da estrada localizada nas proximidades do terreno do senhor Vitor Gelape, em um morro que dá acesso à localidade ´´Campo do Meio´´. Trecho destacado de verde no croqui anexo.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento3732025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento3732025.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Infraestrutura Urbana e Rural que realize a limpeza do bueiro localizado no cruzamento da Rua Maria da Conceição Santos com a Rua Sergipe, no bairro Lava Pés, tendo em vista que o mesmo encontra-se obstruído, conforme foto anexa</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/898/requerimentos3742025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/898/requerimentos3742025.pdf</t>
   </si>
   <si>
     <t>Requerem do Exmo. Prefeito Municipal, tendo em vista a realização do Processo Seletivo Simplificado realizado por este Município, conforme os Editais_x000D_
 nº 01/2024 e nº 02/2024, o envio da classificação de todos os cargos para nossa análise, bem como a relação dos contratados/convocados, esclarecendo o critério utilizado para as contratações</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/899/requerimentos3752025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/899/requerimentos3752025.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito Municipal que sejam encaminhados a esta Casa documentos referentes à empresa Proambiental</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/900/requerimentos3762025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/900/requerimentos3762025.pdf</t>
   </si>
   <si>
     <t>Requerem do Exmo. Prefeito Municipal, adoção de medidas urgentes e definitivas acerca da situação remuneratória e previdenciária das enfermeiras e técnicas de enfermagem vinculadas a este município.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/901/requerimentos3772025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/901/requerimentos3772025.pdf</t>
   </si>
   <si>
     <t>Requerem que Vossa Excelência, por meio do setor competente, preste  informações e documentos relacionados ao transporte municipal, conforme previsto</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/902/requerimentos3782025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/902/requerimentos3782025.pdf</t>
   </si>
   <si>
     <t>Requer em caráter de urgência, da Secretaria Municipal de Saúde e Coordenação da Farmácia Municipal, considerando a responsabilidade de fiscalização e acompanhamento das políticas públicas de saúde no município, informações referentes à Farmácia Municipal:</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/903/requerimentos3792025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/903/requerimentos3792025.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas sobre a situação das emendas impositivas aprovadas para o exercício de 2025, uma vez que chegou a este_x000D_
 gabinete relatos de que parte delas ainda não foram pagas</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/907/req3802025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/907/req3802025.pdf</t>
   </si>
   <si>
     <t>Solicita a relação de todos os exames realizados por meio da pactuação da Programação Pactuada e Integrada – PPI e por credenciamento, referentes aos_x000D_
 anos de 2024 e 2025, discriminando o nome de cada exame e o respectivo quantitativo e relação do quantitativo de exames programados para os meses de novembro e dezembro de 2025, igualmente discriminados por tipo de exame e informando se foram programados por pactuação PPI ou por credenciamento.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/908/req3812025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/908/req3812025.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de placas de “Proibido Estacionar” em um dos lados da Rua José Inácio da Silveira, nas proximidades do cruzamento com a Avenida_x000D_
 Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/909/req3822025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/909/req3822025.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizados os devidos reparos na Rua Antônio Gonçalves Lara, no Bairro Santo Antônio, nas proximidades do número 513.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/914/req3832025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/914/req3832025.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de infraestrutura Urbana e Rural a realização de serviços urgentes na Rua Camilo de Souza (antiga Rua Formosa), conforme descrito.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/915/req3842025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/915/req3842025.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito e Secretaria Municipal de Saúde, que informe a esta Casa se há previsão de realização de dedetização nos bairros da cidade, incluindo as caixas de esgoto, priorizando os bairros Cachoeirinha, Santo Antônio, São Francisco, Boa Vista e Jardim América, que vêm registrando a presença de escorpiões.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/916/req3852025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/916/req3852025.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Obras e Infraestrutura Urbana e Rural, que avalie a possibilidade de realizar serviço de manilhamento na área mostrada nas fotos em anexo, situada na descida do morro da fábrica de biscoito Silva.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/917/req386.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/917/req386.pdf</t>
   </si>
   <si>
     <t>Solicita operação tapa-buracos na Rua Clemência Maria da Silva, Bairro Glória.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/918/req387.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/918/req387.pdf</t>
   </si>
   <si>
     <t>Solicita notificação e cobrança de limpeza do lote na esquina das Ruas Nossa Senhora de Fátima e Clemência Maria da Silva, Bairro Glória.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/919/req388.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/919/req388.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre critérios e fundamentos legais para abertura de rua que passou a servir de acesso exclusivo a empreendimento privado no Bairro Vista da Serra.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/920/req389.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/920/req389.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na pavimentação da Rua Vitalgino Marques da Costa, com prioridade ao trecho final.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/921/req390.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/921/req390.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção do calçamento em pedrinha na Rua Padre José Erlei de Almeida, Centro.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/922/req391.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/922/req391.pdf</t>
   </si>
   <si>
     <t>Solicita informações da Secretaria de Saúde: Como está organizada a fila de marcação de exames e cirurgias no município, discriminando; 2. Previsão de atendimento para cada demanda, informando a estimativa de realização dos exames e cirurgias pendentes.; 3. Forma de realização dos exames e cirurgias; 4. Informar qual está sendo a oferta de cada exame e cirurgia, bem como a demanda atual de cada um, indicando claramente o número de vagas disponibilizadas e o número de pacientes aguardando.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/923/req392.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/923/req392.pdf</t>
   </si>
   <si>
     <t>Solicita à Comissão Municipal de Trânsito e Executivo, que avaliem a possibilidade de alterar o sentido de tráfego na Rua Franklin Lopes do Amaral até a Rua Luís Alves e a esquina com a Rua Maria Cirilo.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/924/req393.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/924/req393.pdf</t>
   </si>
   <si>
     <t>Solicita que seja solicitado do Poder Executivo e Secretaria Municipal de Saúde, informações referentes aos repasses destinados à Santa Casa de Misericórdia de Carmópolis de Minas, compreendendo o período de janeiro de 2025 até o mês vigente.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/927/req394.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/927/req394.pdf</t>
   </si>
   <si>
     <t>Solicita a Comissão Municipal de Trânsito, que avalie e delibere sobre a possibilidade de implantação de um Redutor de Velocidade na Rua Flor do Campo, em frente ao nº 324, no bairro Jardim América.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/928/req395.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/928/req395.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre veículo do município (ônibus), do transporte escolar.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/929/req396.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/929/req396.pdf</t>
   </si>
   <si>
     <t>Solicita providências junto às Secretarias de Desenvolvimento, Agricultura e Meio Ambiente, bem como de Infraestrutura Urbana e Rural, para que seja realizada a poda das árvores na pista de skate, a manutenção da iluminação pública, atendendo à demanda dos moradores da localidade e usuários da pista.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/930/req397.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/930/req397.pdf</t>
   </si>
   <si>
     <t>Solicita providências junto à Secretaria de Infraestrutura Urbana e Rural, bem como ao SESAM, para a retirada de pneus deixados na Rua Camilo de Souza Morais, remanescentes da obra de reforma do muro de contenção executada pelo Município.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>Alex Enfermeiro, Dito da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/932/req399.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/932/req399.pdf</t>
   </si>
   <si>
     <t>Requer, da Secretaria Municipal de Saúde, providências no sentido de avaliar, com urgência, a contratação de uma médica especialista (ginecologista/obstetra) para atendimento local às gestantes de Carmópolis, garantindo acompanhamento adequado, seguro e humanizado, evitando deslocamentos longos e desnecessários. Solicita ainda informações.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>Requer do Prefeito juntamente com a Secretaria de Educação que analise a possibilidade de prorrogar o prazo de inscrições do Processo Seletivo Simplificado do Município de Carmópolis de Minas/MG – Edital nº 01/202, considerando que o prazo de inscrições previsto no referido edital ,é curto,_x000D_
 uma vez que se estende apenas de 11/12/2025 a 18/12/2025.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/934/req401.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/934/req401.pdf</t>
   </si>
   <si>
     <t>Requer do Prefeito juntamente com o setor competente a construção de uma passagem elevada ou a pintura e revitalização da faixa de pedestres localizada em frente ao “Centro Conviver Ativo Teresa Christina Silveira Diniz”.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/496/mocaopes12025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/496/mocaopes12025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor José Maria Lebron</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/497/mocaopes22025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/497/mocaopes22025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Sr. Geraldo Belisário de Assis</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/565/mocao32025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/565/mocao32025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso às funcionárias e prestadoras de serviços da Câmara Municipal de Carmópolis de Minas, em homenagem ao Dia Internacional da Mulher, celebrado em 08 de março. HOMENAGEADAS: Anne Cristina de Castro Oliveira, Ana Cristina Silva, Marília Isabel Santos Assis, Magna Leite Fagundes Aquino, Maria do Carmo Costa, Maria do Carmo Borges, Maria do Carmo Santiago Aquino, Maria de Fátima Teixeira, Marina Aparecida Borges de Souza, Valéria Patrícia Costa</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/566/mocao42025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/566/mocao42025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso às ex-vereadoras deste Legislativo, em reconhecimento ao compromisso e à dedicação com que exerceram seus mandatos, contribuindo significativamente para o desenvolvimento do município e para a valorização da participação feminina na política.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>Alex Enfermeiro, Betinho do Juca, Dito da Saúde, Fernando do Leir Lebron, Gustavo da Assistência, João Vitor do Aguiar, Marcelo de Freitas, Rafael Reis, Serginho, Tade do Japão</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/572/mocao52025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/572/mocao52025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso à Vereadora Tirzah Teixeira de Freitas, única mulher a integrar esta Casa entre dez parlamentares, em reconhecimento à sua dedicação, competência e compromisso com o desenvolvimento do município e a valorização da participação feminina na política.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/587/mocao62025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/587/mocao62025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso às ilustres cidadãs Sra. Sônia Aparecida Cordeiro Padilha e Sra. Elizabete de Fátima Rabelo Mata</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/588/mocao725.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/588/mocao725.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso às ilustres cidadãs Sra. Terezinha Assis e Dra. Anita Garibaldi,</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/589/mocao825.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/589/mocao825.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Rafaela Mara Costa de Assis Tacco</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>João Vitor do Aguiar, Tirzah</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/757/mocao925.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/757/mocao925.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao VEREADOR PALMÉRIO ALEX CASTRO FERREIRA, em reconhecimento à sua atuação como representante da comunidade LGBTQIA+ nesta Casa Legislativa, por ocasião da data comemorativa de 28 de junho , Dia Internacional do Orgulho LGBTQIA+.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>Dito da Saúde, Fernando do Leir Lebron, Gustavo da Assistência, Serginho, Tade do Japão</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/839/mocao1025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/839/mocao1025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Antônio Carmélio de Freitas, carinhosamente conhecido como “Canela”, ocorrido no dia 6 de agosto de 2025, aos 80 anos de idade.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/837/mocao112025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/837/mocao112025.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Professora Theresa Christina Silveira Diniz, carinhosamente conhecida como Thê, ocorrido no dia 16 de agosto de 2025, aos 43 anos de idade</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/432/portaria012025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/432/portaria012025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação de pessoal de cargo em comissão e dá outras providências</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/433/portaria022025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/433/portaria022025.pdf</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/435/portaria042025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/435/portaria042025.pdf</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/436/portaria052025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/436/portaria052025.pdf</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/437/portaria062025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/437/portaria062025.pdf</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/498/portaria72025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/498/portaria72025.pdf</t>
   </si>
   <si>
     <t>Constitui as Comissões Permanentes da Câmara Municipal de Carmópolis de Minas, para o exercício de 2025.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/545/portaria82025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/545/portaria82025.pdf</t>
   </si>
   <si>
     <t>Estabelece ponto facultativo e dispõe sobre reunião ordinária</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/938/portaria092025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/938/portaria092025.pdf</t>
   </si>
   <si>
     <t>Nomeia comissão de Controle Interno da Câmara Municipal de Carmópolis de Minas/MG</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/939/portaria102025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/939/portaria102025.pdf</t>
   </si>
   <si>
     <t>Estabelece Ponto Facultativo no dia 17 de abril de 2025, quinta-feira santa, no Poder Legislativo Municipal de Carmópolis de Minas/MG</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/940/portaria112025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/940/portaria112025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Ponto Facultativo no dia 02 de maio de 2025 e sobre a alteração do horário de funcionamento no dia 30 de abril de 2025.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/715/portaria12025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/715/portaria12025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Ponto Facultativo no dia 20 de junho de 2025.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/881/portaria132025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/881/portaria132025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação da nomeação de estagiário da Câmara Municipal de Carmópolis de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/882/portaria142025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/882/portaria142025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Comissão para elaboração de Inventário Anual referente ao exercício de 2025 do Poder Legislativo do Município de Carmópolis de Minas</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/883/portaria152025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/883/portaria152025.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PONTO FACULTATIVO NOS DIAS 27 E 28 DE OUTUBRO DE 2025, EM RAZÃO DO DIA DO SERVIDOR PÚBLICO.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/941/portaria162025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/941/portaria162025.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PONTO FACULTATIVO NO DIA 21 DE NOVEMBRO DE 2025, EM RAZÃO DAS COMEMORAÇÕES DO DIA DA CONSCIÊNCIA NEGRA.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/942/portaria172025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/942/portaria172025.pdf</t>
   </si>
   <si>
     <t>Estabelece ponto facultativo</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/937/portaria182025.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/937/portaria182025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento de Restos a Pagar no âmbito do Poder Legislativo e anexa a relação de empenhos anulados.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>TePos</t>
   </si>
   <si>
     <t>Termos de Posse</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/438/termo012024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/438/termo012024.pdf</t>
   </si>
   <si>
     <t>Termo de posse dos vereadores</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/439/termo022024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/439/termo022024.pdf</t>
   </si>
   <si>
     <t>Termo de posse do prefeito e vice-prefeito Município de Carmópolis de Minas - Gestão 2025-2028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6311,68 +6320,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/440/proj12025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/468/proj225.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/469/proj325.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/470/projeto425.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/471/projeto052025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/542/projeto62025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/543/projeto72025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/718/proj825.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/524/projetolei092025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/781/proj102025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/544/projeto112025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/602/proj1225.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/603/proj1325.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/604/proj1425.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/653/proj152025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/695/projeto162025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/654/proj172025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/649/pl182025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/665/pl1925.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/758/proj202025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/655/proj212025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/657/proj222025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/685/proj232025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/696/projeto242025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/697/projeto252025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/698/proj262025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/699/prj272025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/700/prj282025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/701/prj292025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/799/pl3035.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/733/proj312025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/759/proj322025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/717/pl3325.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/760/proj352025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/716/pl3625.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/719/proj4125.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/761/proj422025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/816/proj4325.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/762/proj442025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/808/proj4525.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/809/proj4625.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/829/proj472025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/810/proj4825.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/807/proj2549.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/811/proj5025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/812/proj5125.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/830/proj522025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/831/proj532025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/832/proj542025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/838/proj552025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/877/projeto562025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/854/projeto582025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/862/projeto592025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/863/projeto602025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/876/projeto612025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/910/proj632025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/904/projetolein642025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/905/projetolein652025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/911/proj662025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/913/projeto672025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/912/proj682025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/935/pl692025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/936/projeto702025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/944/projeto712025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/499/plc012025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/571/projcom22025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/601/proj325com.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/828/projcom042025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/855/projcom52025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/856/projcom62025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/878/projeto72025com.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/879/projeto82025com.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/906/projetoleicomp092025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/945/projetocom102025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/926/projeto11com2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/648/projres012025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/656/proj2res25.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/800/projres325.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/782/projres525.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/857/projeto7r2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/925/pr92025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/880/projeto12025dec.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/441/req12025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/442/req22025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/443/req32025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/444/req42025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/445/req52025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/446/req62025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/447/req72025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/448/req82025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/449/req92025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/450/req102025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/452/req122025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/453/req132025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/454/req142025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/455/req152025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/456/req162025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/457/req172025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/458/req182025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/459/req192025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/460/req202025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/461/req212025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/462/req222025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/463/req232025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/464/req242025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/465/req252025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/466/req262025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/467/req272025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/477/req202533.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/478/req202534.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/479/req202535.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/480/req202536.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/481/req202537.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/482/req202538.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/483/req202540.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/484/req202541.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/485/req202542.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/486/req202543.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/487/req202544.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/488/req202545.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/489/req202546.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/490/req202547.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/491/req202548.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/492/req202549.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/493/req202550.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/494/req202551.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/495/req202552.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/500/req202553.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/501/req202554.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/503/req202556.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/504/req202557.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/505/req202558.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/506/req202559.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/507/req202560.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/508/req202561.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/509/req202562.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/510/req202563.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/511/req202564.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/512/req202565.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/513/req202566.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/514/req202567.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/515/req202568.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/516/req202569.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/517/req202570.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/518/req202571.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/519/req202572.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/520/req202573.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/521/req202574.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/522/req202575.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/523/req202576.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/525/req2577.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/526/req2578.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/527/req2579.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/528/req2580.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/529/req2581.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/530/req2582.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/531/req2583.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/532/req2584.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/533/req2585.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/534/req2586.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/535/req2587.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/536/req2588.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/537/req2589.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/538/req2590.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/539/req2591.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/540/req2592.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/541/req2593.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/546/req202594.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/547/req202595.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/548/req202596.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/549/req202597.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/550/req202598.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/551/req202599.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/552/req2025100.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/553/req2025101.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/554/req2025103.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/555/req2025104.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/556/req2025105.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/557/req2025106.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/558/req2025107.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/559/req2025108.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/560/req2025109.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/561/req2025110.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/562/req2025111.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/563/req2025112.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/564/req2025113.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/567/req1142025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/568/req1152025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/569/req1162025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/570/req1172025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/573/req2025118.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/574/req2025119.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/575/req2025120.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/576/req2025121.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/577/req2025122.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/578/req2025123.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/579/req2025124.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/580/req2025125.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/581/req2025126.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/582/req2025127.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/583/req2025128.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/584/req2025129.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/585/req2025130.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/586/req2025131.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/590/req25132.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/591/req25133.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/592/req25134.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/593/req25135.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/594/req25136.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/595/req25137.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/596/req25138.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/597/req25139.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/598/req25140.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/599/req25141.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/600/req25142.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/605/req2025143.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/606/req2025144.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/607/req2025145.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/608/req2025146.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/609/req2025147.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/610/req2025148.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/611/req2025149.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/612/req2025150.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/613/req2025151.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/614/req2025152.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/615/req2025153.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/616/req2025154.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/617/req25155.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/618/req25156.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/619/req25157.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/620/req25158.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/621/req25159.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/622/req25160.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/623/req25161.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/624/req25162.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/625/req25163.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/626/req25164.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/627/req25165.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/628/req25166.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/629/req25167.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/630/req25168.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/631/req25169.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/632/req25170.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/633/req25171.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/634/req25172.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/635/req25173.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/636/req25174.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/637/req25175.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/638/req25176.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/639/req25177.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/640/req25178.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/641/req2025179.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/642/req2025180.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/643/req2025181.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/644/req2025182.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/645/req2025183.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/646/req2025184.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/650/req1862025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/651/req1872025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/652/req1882025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/658/req189.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/659/req190.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/660/req191.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/661/req192.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/662/req193.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/663/req194.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/666/req2025195.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/667/req2025196.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/668/req2025197.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/669/req2025198.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/670/req2025199.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/671/req2025200.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/672/req2025201.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/673/2025req202.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/674/2025req203.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/675/2025req204.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/676/2025req205.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/677/2025req206.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/678/2025req207.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/679/2025req208.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/681/2025req210.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/682/2025req211.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/683/2025req212.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/686/req2025214.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/687/req2025215.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/688/req2025216.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/689/req2025217.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/690/req2025218.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/691/req2025219.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/692/req2025220.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/693/req2025221.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/694/req2025222.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/702/req2025223.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/703/req2025224.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/704/req2025225.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/705/req2025226.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/706/req2025227.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/707/req2025228.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/708/req2025229.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/709/req2025230.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/710/req2025231.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/711/req2025232.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/712/req2025233.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/713/req2025234.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/714/req2025235.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/723/req2025236.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/724/req2025237.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/725/req2025238.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/726/req2025239.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/727/req2025240.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/728/req2025241.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/729/req2025242.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/730/req2025243.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/732/req2025245.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/720/req24625.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/721/req24725.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/722/req24825.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/734/req25249.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/735/req25250.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/736/req25251.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/737/req25252.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/738/req25253.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/739/req25254.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/740/req25255.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/741/req25256.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/742/req25257.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/743/req25258.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/744/req25259.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/745/req25260.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/746/req25261.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/747/req25262.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/748/req25263.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/751/req25266.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/752/26725.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/753/req25268.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/754/req25269.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/755/req25270.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/756/req25271.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/763/req25272.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/764/req25273.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/765/req25274.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/766/req25275.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/767/req25276.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/768/req25277.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/769/req25278.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/770/req25279.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/771/req25280.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/772/req25281.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/773/req25282.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/774/req25283.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/775/req25284.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/776/req25285.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/777/req25286.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/778/req25287.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/779/req25288.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/780/req25289.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/783/req2025290.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/784/req2025291.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/785/req2025292.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/786/req2025293.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/787/req2025294.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/788/req2025295.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/789/req2025296.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/790/req2025297.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/791/req2025298.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/792/req25299.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/793/req25300.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/794/req25301.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/795/req25302.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/796/req25303.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/797/req25304.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/798/req25305.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/801/req25306.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/802/req25307.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/803/req25308.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/804/req25309.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/805/req25310.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/806/req25311.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/813/req31225.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/814/req25313.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/815/req31425.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/817/req25315.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/818/req25316.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/819/req25317.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/820/req25318.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/821/req25319.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/822/req32025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/823/req32125.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/824/req32225.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/825/req32325.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/826/req32425.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/827/req32525.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/833/req32625.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/834/req32725.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/835/req3282025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/836/req3292025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/840/req3302025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/841/req3312025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/842/req3322025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/843/req3332025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/844/req3342025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/845/req3352025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/846/req3362025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/847/req3372025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/848/req3382025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/850/req3402025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/851/req3412025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/852/req3422025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/853/req3432025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/858/req3442025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/859/req3452025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/860/req3462025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/861/req3472025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento3482025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/865/requerimento3492025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento3502025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/867/requerimento3512025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/868/requerimento3522025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/869/requerimento3532025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/870/requerimento3542025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento3552025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/872/requerimento3562025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/873/requerimento3572025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/874/req3582025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/875/req3592025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento3612025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento3622025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/886/requerimento3642025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento3652025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento3662025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento3672025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento3682025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento3692025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento3702025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento3722025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento3732025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/898/requerimentos3742025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/899/requerimentos3752025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/900/requerimentos3762025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/901/requerimentos3772025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/902/requerimentos3782025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/903/requerimentos3792025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/907/req3802025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/908/req3812025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/909/req3822025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/914/req3832025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/915/req3842025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/916/req3852025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/917/req386.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/918/req387.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/919/req388.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/920/req389.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/921/req390.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/922/req391.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/923/req392.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/924/req393.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/927/req394.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/928/req395.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/929/req396.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/930/req397.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/932/req399.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/934/req401.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/496/mocaopes12025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/497/mocaopes22025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/565/mocao32025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/566/mocao42025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/572/mocao52025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/587/mocao62025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/588/mocao725.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/589/mocao825.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/757/mocao925.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/839/mocao1025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/837/mocao112025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/432/portaria012025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/433/portaria022025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/435/portaria042025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/436/portaria052025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/437/portaria062025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/498/portaria72025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/545/portaria82025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/938/portaria092025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/939/portaria102025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/940/portaria112025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/715/portaria12025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/881/portaria132025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/882/portaria142025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/883/portaria152025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/941/portaria162025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/942/portaria172025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/937/portaria182025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/438/termo012024.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/439/termo022024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/440/proj12025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/468/proj225.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/469/proj325.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/470/projeto425.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/471/projeto052025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/542/projeto62025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/543/projeto72025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/718/proj825.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/524/projetolei092025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/781/proj102025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/544/projeto112025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/602/proj1225.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/603/proj1325.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/604/proj1425.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/653/proj152025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/695/projeto162025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/654/proj172025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/649/pl182025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/665/pl1925.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/758/proj202025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/655/proj212025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/657/proj222025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/685/proj232025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/696/projeto242025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/697/projeto252025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/698/proj262025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/699/prj272025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/700/prj282025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/701/prj292025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/799/pl3035.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/733/proj312025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/759/proj322025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/717/pl3325.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/760/proj352025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/716/pl3625.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/719/proj4125.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/761/proj422025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/816/proj4325.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/762/proj442025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/808/proj4525.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/809/proj4625.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/829/proj472025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/810/proj4825.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/807/proj2549.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/811/proj5025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/812/proj5125.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/830/proj522025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/831/proj532025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/832/proj542025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/838/proj552025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/877/projeto562025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/989/projeto572025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/854/projeto582025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/862/projeto592025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/863/projeto602025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/876/projeto612025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/910/proj632025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/904/projetolein642025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/905/projetolein652025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/911/proj662025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/913/projeto672025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/912/proj682025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/935/pl692025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/936/projeto702025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/944/projeto712025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/499/plc012025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/571/projcom22025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/601/proj325com.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/828/projcom042025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/855/projcom52025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/856/projcom62025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/878/projeto72025com.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/879/projeto82025com.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/906/projetoleicomp092025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/945/projetocom102025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/926/projeto11com2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/648/projres012025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/656/proj2res25.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/800/projres325.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/782/projres525.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/857/projeto7r2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/925/pr92025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/880/projeto12025dec.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/441/req12025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/442/req22025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/443/req32025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/444/req42025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/445/req52025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/446/req62025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/447/req72025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/448/req82025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/449/req92025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/450/req102025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/452/req122025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/453/req132025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/454/req142025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/455/req152025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/456/req162025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/457/req172025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/458/req182025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/459/req192025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/460/req202025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/461/req212025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/462/req222025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/463/req232025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/464/req242025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/465/req252025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/466/req262025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/467/req272025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/477/req202533.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/478/req202534.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/479/req202535.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/480/req202536.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/481/req202537.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/482/req202538.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/483/req202540.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/484/req202541.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/485/req202542.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/486/req202543.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/487/req202544.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/488/req202545.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/489/req202546.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/490/req202547.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/491/req202548.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/492/req202549.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/493/req202550.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/494/req202551.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/495/req202552.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/500/req202553.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/501/req202554.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/503/req202556.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/504/req202557.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/505/req202558.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/506/req202559.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/507/req202560.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/508/req202561.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/509/req202562.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/510/req202563.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/511/req202564.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/512/req202565.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/513/req202566.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/514/req202567.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/515/req202568.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/516/req202569.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/517/req202570.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/518/req202571.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/519/req202572.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/520/req202573.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/521/req202574.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/522/req202575.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/523/req202576.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/525/req2577.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/526/req2578.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/527/req2579.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/528/req2580.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/529/req2581.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/530/req2582.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/531/req2583.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/532/req2584.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/533/req2585.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/534/req2586.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/535/req2587.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/536/req2588.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/537/req2589.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/538/req2590.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/539/req2591.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/540/req2592.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/541/req2593.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/546/req202594.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/547/req202595.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/548/req202596.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/549/req202597.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/550/req202598.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/551/req202599.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/552/req2025100.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/553/req2025101.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/554/req2025103.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/555/req2025104.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/556/req2025105.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/557/req2025106.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/558/req2025107.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/559/req2025108.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/560/req2025109.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/561/req2025110.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/562/req2025111.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/563/req2025112.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/564/req2025113.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/567/req1142025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/568/req1152025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/569/req1162025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/570/req1172025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/573/req2025118.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/574/req2025119.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/575/req2025120.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/576/req2025121.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/577/req2025122.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/578/req2025123.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/579/req2025124.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/580/req2025125.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/581/req2025126.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/582/req2025127.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/583/req2025128.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/584/req2025129.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/585/req2025130.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/586/req2025131.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/590/req25132.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/591/req25133.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/592/req25134.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/593/req25135.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/594/req25136.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/595/req25137.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/596/req25138.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/597/req25139.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/598/req25140.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/599/req25141.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/600/req25142.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/605/req2025143.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/606/req2025144.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/607/req2025145.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/608/req2025146.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/609/req2025147.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/610/req2025148.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/611/req2025149.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/612/req2025150.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/613/req2025151.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/614/req2025152.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/615/req2025153.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/616/req2025154.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/617/req25155.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/618/req25156.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/619/req25157.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/620/req25158.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/621/req25159.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/622/req25160.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/623/req25161.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/624/req25162.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/625/req25163.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/626/req25164.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/627/req25165.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/628/req25166.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/629/req25167.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/630/req25168.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/631/req25169.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/632/req25170.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/633/req25171.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/634/req25172.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/635/req25173.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/636/req25174.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/637/req25175.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/638/req25176.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/639/req25177.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/640/req25178.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/641/req2025179.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/642/req2025180.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/643/req2025181.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/644/req2025182.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/645/req2025183.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/646/req2025184.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/650/req1862025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/651/req1872025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/652/req1882025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/658/req189.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/659/req190.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/660/req191.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/661/req192.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/662/req193.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/663/req194.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/666/req2025195.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/667/req2025196.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/668/req2025197.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/669/req2025198.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/670/req2025199.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/671/req2025200.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/672/req2025201.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/673/2025req202.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/674/2025req203.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/675/2025req204.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/676/2025req205.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/677/2025req206.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/678/2025req207.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/679/2025req208.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/681/2025req210.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/682/2025req211.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/683/2025req212.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/686/req2025214.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/687/req2025215.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/688/req2025216.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/689/req2025217.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/690/req2025218.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/691/req2025219.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/692/req2025220.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/693/req2025221.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/694/req2025222.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/702/req2025223.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/703/req2025224.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/704/req2025225.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/705/req2025226.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/706/req2025227.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/707/req2025228.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/708/req2025229.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/709/req2025230.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/710/req2025231.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/711/req2025232.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/712/req2025233.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/713/req2025234.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/714/req2025235.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/723/req2025236.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/724/req2025237.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/725/req2025238.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/726/req2025239.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/727/req2025240.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/728/req2025241.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/729/req2025242.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/730/req2025243.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/732/req2025245.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/720/req24625.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/721/req24725.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/722/req24825.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/734/req25249.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/735/req25250.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/736/req25251.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/737/req25252.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/738/req25253.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/739/req25254.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/740/req25255.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/741/req25256.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/742/req25257.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/743/req25258.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/744/req25259.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/745/req25260.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/746/req25261.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/747/req25262.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/748/req25263.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/751/req25266.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/752/26725.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/753/req25268.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/754/req25269.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/755/req25270.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/756/req25271.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/763/req25272.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/764/req25273.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/765/req25274.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/766/req25275.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/767/req25276.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/768/req25277.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/769/req25278.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/770/req25279.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/771/req25280.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/772/req25281.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/773/req25282.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/774/req25283.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/775/req25284.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/776/req25285.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/777/req25286.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/778/req25287.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/779/req25288.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/780/req25289.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/783/req2025290.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/784/req2025291.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/785/req2025292.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/786/req2025293.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/787/req2025294.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/788/req2025295.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/789/req2025296.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/790/req2025297.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/791/req2025298.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/792/req25299.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/793/req25300.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/794/req25301.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/795/req25302.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/796/req25303.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/797/req25304.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/798/req25305.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/801/req25306.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/802/req25307.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/803/req25308.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/804/req25309.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/805/req25310.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/806/req25311.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/813/req31225.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/814/req25313.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/815/req31425.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/817/req25315.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/818/req25316.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/819/req25317.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/820/req25318.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/821/req25319.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/822/req32025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/823/req32125.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/824/req32225.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/825/req32325.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/826/req32425.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/827/req32525.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/833/req32625.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/834/req32725.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/835/req3282025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/836/req3292025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/840/req3302025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/841/req3312025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/842/req3322025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/843/req3332025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/844/req3342025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/845/req3352025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/846/req3362025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/847/req3372025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/848/req3382025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/850/req3402025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/851/req3412025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/852/req3422025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/853/req3432025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/858/req3442025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/859/req3452025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/860/req3462025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/861/req3472025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/864/requerimento3482025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/865/requerimento3492025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/866/requerimento3502025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/867/requerimento3512025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/868/requerimento3522025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/869/requerimento3532025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/870/requerimento3542025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/871/requerimento3552025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/872/requerimento3562025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/873/requerimento3572025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/874/req3582025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/875/req3592025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento3612025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento3622025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/886/requerimento3642025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento3652025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/888/requerimento3662025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento3672025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento3682025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/893/requerimento3692025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/894/requerimento3702025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/896/requerimento3722025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/897/requerimento3732025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/898/requerimentos3742025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/899/requerimentos3752025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/900/requerimentos3762025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/901/requerimentos3772025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/902/requerimentos3782025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/903/requerimentos3792025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/907/req3802025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/908/req3812025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/909/req3822025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/914/req3832025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/915/req3842025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/916/req3852025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/917/req386.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/918/req387.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/919/req388.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/920/req389.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/921/req390.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/922/req391.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/923/req392.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/924/req393.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/927/req394.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/928/req395.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/929/req396.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/930/req397.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/932/req399.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/934/req401.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/496/mocaopes12025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/497/mocaopes22025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/565/mocao32025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/566/mocao42025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/572/mocao52025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/587/mocao62025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/588/mocao725.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/589/mocao825.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/757/mocao925.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/839/mocao1025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/837/mocao112025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/432/portaria012025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/433/portaria022025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/435/portaria042025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/436/portaria052025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/437/portaria062025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/498/portaria72025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/545/portaria82025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/938/portaria092025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/939/portaria102025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/940/portaria112025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/715/portaria12025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/881/portaria132025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/882/portaria142025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/883/portaria152025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/941/portaria162025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/942/portaria172025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/937/portaria182025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/438/termo012024.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2025/439/termo022024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H513"/>
+  <dimension ref="A1:H514"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="162.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="104.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7727,51 +7736,51 @@
       </c>
       <c r="G53" s="1" t="s">
         <v>231</v>
       </c>
       <c r="H53" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>233</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>234</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>235</v>
       </c>
       <c r="H54" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>237</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>238</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
@@ -7805,204 +7814,204 @@
       </c>
       <c r="G56" s="1" t="s">
         <v>243</v>
       </c>
       <c r="H56" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>245</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
         <v>246</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>86</v>
+        <v>33</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>247</v>
       </c>
       <c r="H57" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>249</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
         <v>250</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
+        <v>86</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="G58" s="1" t="s">
+      <c r="H58" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>253</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>255</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>33</v>
+        <v>255</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>256</v>
       </c>
       <c r="H59" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>258</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
         <v>259</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
         <v>33</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>260</v>
       </c>
       <c r="H60" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>262</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>263</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
+      <c r="F61" t="s">
+        <v>33</v>
+      </c>
       <c r="G61" s="1" t="s">
         <v>264</v>
       </c>
       <c r="H61" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>266</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>267</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
-      <c r="F62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G62" s="1" t="s">
         <v>268</v>
       </c>
       <c r="H62" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>270</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>271</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>272</v>
       </c>
       <c r="H63" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>274</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>275</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
@@ -8027,11661 +8036,11687 @@
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
         <v>33</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>280</v>
       </c>
       <c r="H65" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>282</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>10</v>
+        <v>283</v>
       </c>
       <c r="D66" t="s">
-        <v>283</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>33</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="F66" t="s">
-[...2 lines deleted...]
-      <c r="G66" s="1" t="s">
+      <c r="H66" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>286</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
         <v>287</v>
       </c>
-      <c r="B67" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E67" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="F67" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="H67" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D68" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E68" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="F68" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H68" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D69" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E69" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="F69" t="s">
         <v>33</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="H69" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D70" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E70" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="F70" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H70" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D71" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E71" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="F71" t="s">
-        <v>300</v>
+        <v>18</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>301</v>
       </c>
       <c r="H71" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>303</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D72" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E72" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="F72" t="s">
-        <v>33</v>
+        <v>304</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="H72" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D73" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E73" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="F73" t="s">
         <v>33</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="H73" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D74" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E74" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="F74" t="s">
         <v>33</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H74" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D75" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E75" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="F75" t="s">
         <v>33</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="H75" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="D76" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E76" t="s">
-        <v>284</v>
+        <v>288</v>
+      </c>
+      <c r="F76" t="s">
+        <v>33</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="H76" t="s">
-        <v>286</v>
+        <v>318</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D77" t="s">
-        <v>318</v>
+        <v>287</v>
       </c>
       <c r="E77" t="s">
-        <v>319</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>288</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>320</v>
       </c>
       <c r="H77" t="s">
-        <v>321</v>
+        <v>290</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>321</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" t="s">
         <v>322</v>
       </c>
-      <c r="B78" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E78" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="F78" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="H78" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D79" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="E79" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="F79" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="H79" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D80" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="E80" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="F80" t="s">
-        <v>51</v>
+        <v>18</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="H80" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="D81" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="E81" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="F81" t="s">
         <v>51</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H81" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D82" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="E82" t="s">
-        <v>319</v>
+        <v>323</v>
+      </c>
+      <c r="F82" t="s">
+        <v>51</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="H82" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D83" t="s">
-        <v>338</v>
+        <v>322</v>
       </c>
       <c r="E83" t="s">
+        <v>323</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="F83" t="s">
-[...2 lines deleted...]
-      <c r="G83" s="1" t="s">
+      <c r="H83" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
         <v>10</v>
       </c>
       <c r="D84" t="s">
+        <v>342</v>
+      </c>
+      <c r="E84" t="s">
         <v>343</v>
       </c>
-      <c r="E84" t="s">
+      <c r="F84" t="s">
+        <v>61</v>
+      </c>
+      <c r="G84" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="F84" t="s">
-[...2 lines deleted...]
-      <c r="G84" s="1" t="s">
+      <c r="H84" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D85" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E85" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F85" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="H85" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D86" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E86" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F86" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="H86" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D87" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E87" t="s">
-        <v>344</v>
+        <v>348</v>
+      </c>
+      <c r="F87" t="s">
+        <v>28</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="H87" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D88" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E88" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>348</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H88" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D89" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E89" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F89" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="H89" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D90" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E90" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F90" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="H90" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D91" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E91" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F91" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="H91" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D92" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E92" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F92" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="H92" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D93" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E93" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="H93" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="D94" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E94" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F94" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="H94" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="D95" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E95" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F95" t="s">
-        <v>378</v>
+        <v>13</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>379</v>
       </c>
       <c r="H95" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>381</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="D96" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E96" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F96" t="s">
-        <v>138</v>
+        <v>382</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="H96" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D97" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E97" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F97" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="H97" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D98" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E98" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F98" t="s">
-        <v>86</v>
+        <v>18</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="H98" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="D99" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E99" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F99" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="H99" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D100" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E100" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F100" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="H100" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="D101" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E101" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F101" t="s">
-        <v>300</v>
+        <v>13</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="H101" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D102" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E102" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F102" t="s">
-        <v>23</v>
+        <v>304</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="H102" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D103" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E103" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F103" t="s">
-        <v>403</v>
+        <v>23</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>404</v>
       </c>
       <c r="H103" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>406</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D104" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E104" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F104" t="s">
-        <v>138</v>
+        <v>407</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="H104" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D105" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E105" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F105" t="s">
         <v>138</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="H105" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D106" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E106" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F106" t="s">
         <v>138</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="H106" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D107" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E107" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F107" t="s">
-        <v>416</v>
+        <v>138</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>417</v>
       </c>
       <c r="H107" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>419</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D108" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E108" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F108" t="s">
-        <v>13</v>
+        <v>420</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="H108" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D109" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E109" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F109" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="H109" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D110" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E110" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F110" t="s">
-        <v>426</v>
+        <v>13</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>427</v>
       </c>
       <c r="H110" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
         <v>429</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D111" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E111" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F111" t="s">
-        <v>28</v>
+        <v>430</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>375</v>
+        <v>431</v>
       </c>
       <c r="H111" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D112" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E112" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F112" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="H112" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="D113" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E113" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F113" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="H113" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="D114" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E114" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F114" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="H114" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="D115" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E115" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F115" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="H115" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D116" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E116" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F116" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>440</v>
+        <v>379</v>
       </c>
       <c r="H116" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>443</v>
+        <v>151</v>
       </c>
       <c r="D117" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E117" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F117" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>444</v>
       </c>
       <c r="H117" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>446</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>155</v>
+        <v>447</v>
       </c>
       <c r="D118" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E118" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F118" t="s">
         <v>86</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="H118" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D119" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E119" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F119" t="s">
         <v>86</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="H119" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>453</v>
+        <v>159</v>
       </c>
       <c r="D120" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E120" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F120" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>454</v>
       </c>
       <c r="H120" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
         <v>456</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
         <v>457</v>
       </c>
       <c r="D121" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E121" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F121" t="s">
+        <v>23</v>
+      </c>
+      <c r="G121" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="G121" s="1" t="s">
+      <c r="H121" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>460</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
         <v>461</v>
       </c>
-      <c r="B122" t="s">
-[...2 lines deleted...]
-      <c r="C122" t="s">
+      <c r="D122" t="s">
+        <v>347</v>
+      </c>
+      <c r="E122" t="s">
+        <v>348</v>
+      </c>
+      <c r="F122" t="s">
         <v>462</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>463</v>
       </c>
       <c r="H122" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>465</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>163</v>
+        <v>466</v>
       </c>
       <c r="D123" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E123" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F123" t="s">
-        <v>466</v>
+        <v>18</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>467</v>
       </c>
       <c r="H123" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>469</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="D124" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E124" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F124" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="H124" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="D125" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E125" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F125" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="H125" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="D126" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E126" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F126" t="s">
-        <v>23</v>
+        <v>470</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="H126" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="D127" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E127" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F127" t="s">
-        <v>479</v>
+        <v>23</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>480</v>
       </c>
       <c r="H127" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>482</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D128" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E128" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F128" t="s">
-        <v>138</v>
+        <v>483</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="H128" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="D129" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E129" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F129" t="s">
-        <v>378</v>
+        <v>138</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="H129" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="D130" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E130" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F130" t="s">
-        <v>138</v>
+        <v>382</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="H130" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="D131" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E131" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F131" t="s">
         <v>138</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="H131" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="D132" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E132" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F132" t="s">
-        <v>466</v>
+        <v>138</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="H132" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="D133" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E133" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F133" t="s">
-        <v>56</v>
+        <v>470</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="H133" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="D134" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E134" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F134" t="s">
-        <v>189</v>
+        <v>56</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="H134" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="D135" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E135" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F135" t="s">
         <v>189</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="H135" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="D136" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E136" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F136" t="s">
-        <v>18</v>
+        <v>189</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H136" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="D137" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E137" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F137" t="s">
         <v>18</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>375</v>
+        <v>511</v>
       </c>
       <c r="H137" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="D138" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E138" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F138" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>512</v>
+        <v>379</v>
       </c>
       <c r="H138" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>515</v>
+        <v>226</v>
       </c>
       <c r="D139" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E139" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F139" t="s">
         <v>28</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>516</v>
       </c>
       <c r="H139" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
         <v>518</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
         <v>230</v>
       </c>
       <c r="D140" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E140" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F140" t="s">
-        <v>466</v>
+        <v>28</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>519</v>
       </c>
       <c r="H140" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>521</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
         <v>234</v>
       </c>
       <c r="D141" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E141" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F141" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>522</v>
       </c>
       <c r="H141" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>524</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
         <v>238</v>
       </c>
       <c r="D142" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E142" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F142" t="s">
+        <v>470</v>
+      </c>
+      <c r="G142" s="1" t="s">
         <v>525</v>
       </c>
-      <c r="G142" s="1" t="s">
+      <c r="H142" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
         <v>242</v>
       </c>
       <c r="D143" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E143" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F143" t="s">
-        <v>251</v>
+        <v>528</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>529</v>
       </c>
       <c r="H143" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>531</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
+        <v>246</v>
+      </c>
+      <c r="D144" t="s">
+        <v>347</v>
+      </c>
+      <c r="E144" t="s">
+        <v>348</v>
+      </c>
+      <c r="F144" t="s">
+        <v>255</v>
+      </c>
+      <c r="G144" s="1" t="s">
         <v>532</v>
       </c>
-      <c r="D144" t="s">
-[...8 lines deleted...]
-      <c r="G144" s="1" t="s">
+      <c r="H144" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
+        <v>534</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
         <v>535</v>
       </c>
-      <c r="B145" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D145" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E145" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F145" t="s">
-        <v>18</v>
+        <v>255</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>536</v>
       </c>
       <c r="H145" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>538</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>250</v>
       </c>
       <c r="D146" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E146" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F146" t="s">
         <v>18</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>539</v>
       </c>
       <c r="H146" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>541</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D147" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E147" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F147" t="s">
         <v>18</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>542</v>
       </c>
       <c r="H147" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>544</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
         <v>259</v>
       </c>
       <c r="D148" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E148" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F148" t="s">
         <v>18</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>545</v>
       </c>
       <c r="H148" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
         <v>547</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
         <v>263</v>
       </c>
       <c r="D149" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E149" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F149" t="s">
         <v>18</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>548</v>
       </c>
       <c r="H149" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>550</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
         <v>267</v>
       </c>
       <c r="D150" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E150" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F150" t="s">
         <v>18</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>551</v>
       </c>
       <c r="H150" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>553</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
         <v>271</v>
       </c>
       <c r="D151" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E151" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F151" t="s">
-        <v>416</v>
+        <v>18</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>554</v>
       </c>
       <c r="H151" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
         <v>556</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
         <v>275</v>
       </c>
       <c r="D152" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E152" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F152" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>557</v>
       </c>
       <c r="H152" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
         <v>559</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
         <v>279</v>
       </c>
       <c r="D153" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E153" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F153" t="s">
-        <v>28</v>
+        <v>420</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>560</v>
       </c>
       <c r="H153" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
         <v>562</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
+        <v>283</v>
+      </c>
+      <c r="D154" t="s">
+        <v>347</v>
+      </c>
+      <c r="E154" t="s">
+        <v>348</v>
+      </c>
+      <c r="F154" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="1" t="s">
         <v>563</v>
       </c>
-      <c r="D154" t="s">
-[...8 lines deleted...]
-      <c r="G154" s="1" t="s">
+      <c r="H154" t="s">
         <v>564</v>
-      </c>
-[...1 lines deleted...]
-        <v>565</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>565</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
         <v>566</v>
       </c>
-      <c r="B155" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D155" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E155" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F155" t="s">
         <v>138</v>
       </c>
       <c r="G155" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H155" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>569</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
         <v>570</v>
       </c>
-      <c r="B156" t="s">
-[...2 lines deleted...]
-      <c r="C156" t="s">
+      <c r="D156" t="s">
+        <v>347</v>
+      </c>
+      <c r="E156" t="s">
+        <v>348</v>
+      </c>
+      <c r="F156" t="s">
+        <v>138</v>
+      </c>
+      <c r="G156" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="D156" t="s">
-[...8 lines deleted...]
-      <c r="G156" s="1" t="s">
+      <c r="H156" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>573</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
         <v>574</v>
       </c>
-      <c r="B157" t="s">
-[...2 lines deleted...]
-      <c r="C157" t="s">
+      <c r="D157" t="s">
+        <v>347</v>
+      </c>
+      <c r="E157" t="s">
+        <v>348</v>
+      </c>
+      <c r="F157" t="s">
+        <v>86</v>
+      </c>
+      <c r="G157" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="D157" t="s">
-[...8 lines deleted...]
-      <c r="G157" s="1" t="s">
+      <c r="H157" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>577</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
         <v>578</v>
       </c>
-      <c r="B158" t="s">
-[...2 lines deleted...]
-      <c r="C158" t="s">
+      <c r="D158" t="s">
+        <v>347</v>
+      </c>
+      <c r="E158" t="s">
+        <v>348</v>
+      </c>
+      <c r="F158" t="s">
+        <v>18</v>
+      </c>
+      <c r="G158" s="1" t="s">
         <v>579</v>
       </c>
-      <c r="D158" t="s">
-[...8 lines deleted...]
-      <c r="G158" s="1" t="s">
+      <c r="H158" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
+        <v>581</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
         <v>582</v>
       </c>
-      <c r="B159" t="s">
-[...2 lines deleted...]
-      <c r="C159" t="s">
+      <c r="D159" t="s">
+        <v>347</v>
+      </c>
+      <c r="E159" t="s">
+        <v>348</v>
+      </c>
+      <c r="F159" t="s">
+        <v>28</v>
+      </c>
+      <c r="G159" s="1" t="s">
         <v>583</v>
       </c>
-      <c r="D159" t="s">
-[...8 lines deleted...]
-      <c r="G159" s="1" t="s">
+      <c r="H159" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>585</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
         <v>586</v>
       </c>
-      <c r="B160" t="s">
-[...2 lines deleted...]
-      <c r="C160" t="s">
+      <c r="D160" t="s">
+        <v>347</v>
+      </c>
+      <c r="E160" t="s">
+        <v>348</v>
+      </c>
+      <c r="F160" t="s">
+        <v>56</v>
+      </c>
+      <c r="G160" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="D160" t="s">
-[...8 lines deleted...]
-      <c r="G160" s="1" t="s">
+      <c r="H160" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>589</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
         <v>590</v>
       </c>
-      <c r="B161" t="s">
-[...2 lines deleted...]
-      <c r="C161" t="s">
+      <c r="D161" t="s">
+        <v>347</v>
+      </c>
+      <c r="E161" t="s">
+        <v>348</v>
+      </c>
+      <c r="F161" t="s">
+        <v>23</v>
+      </c>
+      <c r="G161" s="1" t="s">
         <v>591</v>
       </c>
-      <c r="D161" t="s">
-[...8 lines deleted...]
-      <c r="G161" s="1" t="s">
+      <c r="H161" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
+        <v>593</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
         <v>594</v>
       </c>
-      <c r="B162" t="s">
-[...2 lines deleted...]
-      <c r="C162" t="s">
+      <c r="D162" t="s">
+        <v>347</v>
+      </c>
+      <c r="E162" t="s">
+        <v>348</v>
+      </c>
+      <c r="F162" t="s">
+        <v>420</v>
+      </c>
+      <c r="G162" s="1" t="s">
         <v>595</v>
       </c>
-      <c r="D162" t="s">
-[...8 lines deleted...]
-      <c r="G162" s="1" t="s">
+      <c r="H162" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
+        <v>597</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
         <v>598</v>
       </c>
-      <c r="B163" t="s">
-[...2 lines deleted...]
-      <c r="C163" t="s">
+      <c r="D163" t="s">
+        <v>347</v>
+      </c>
+      <c r="E163" t="s">
+        <v>348</v>
+      </c>
+      <c r="F163" t="s">
+        <v>470</v>
+      </c>
+      <c r="G163" s="1" t="s">
         <v>599</v>
       </c>
-      <c r="D163" t="s">
-[...8 lines deleted...]
-      <c r="G163" s="1" t="s">
+      <c r="H163" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
+        <v>601</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
         <v>602</v>
       </c>
-      <c r="B164" t="s">
-[...2 lines deleted...]
-      <c r="C164" t="s">
+      <c r="D164" t="s">
+        <v>347</v>
+      </c>
+      <c r="E164" t="s">
+        <v>348</v>
+      </c>
+      <c r="F164" t="s">
+        <v>470</v>
+      </c>
+      <c r="G164" s="1" t="s">
         <v>603</v>
       </c>
-      <c r="D164" t="s">
-[...8 lines deleted...]
-      <c r="G164" s="1" t="s">
+      <c r="H164" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
+        <v>605</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
         <v>606</v>
       </c>
-      <c r="B165" t="s">
-[...2 lines deleted...]
-      <c r="C165" t="s">
+      <c r="D165" t="s">
+        <v>347</v>
+      </c>
+      <c r="E165" t="s">
+        <v>348</v>
+      </c>
+      <c r="F165" t="s">
+        <v>470</v>
+      </c>
+      <c r="G165" s="1" t="s">
         <v>607</v>
       </c>
-      <c r="D165" t="s">
-[...8 lines deleted...]
-      <c r="G165" s="1" t="s">
+      <c r="H165" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
+        <v>609</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
         <v>610</v>
       </c>
-      <c r="B166" t="s">
-[...2 lines deleted...]
-      <c r="C166" t="s">
+      <c r="D166" t="s">
+        <v>347</v>
+      </c>
+      <c r="E166" t="s">
+        <v>348</v>
+      </c>
+      <c r="F166" t="s">
+        <v>382</v>
+      </c>
+      <c r="G166" s="1" t="s">
         <v>611</v>
       </c>
-      <c r="D166" t="s">
-[...5 lines deleted...]
-      <c r="F166" t="s">
+      <c r="H166" t="s">
         <v>612</v>
-      </c>
-[...4 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
+        <v>613</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>614</v>
+      </c>
+      <c r="D167" t="s">
+        <v>347</v>
+      </c>
+      <c r="E167" t="s">
+        <v>348</v>
+      </c>
+      <c r="F167" t="s">
         <v>615</v>
       </c>
-      <c r="B167" t="s">
-[...2 lines deleted...]
-      <c r="C167" t="s">
+      <c r="G167" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="D167" t="s">
-[...8 lines deleted...]
-      <c r="G167" s="1" t="s">
+      <c r="H167" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
+        <v>618</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
         <v>619</v>
       </c>
-      <c r="B168" t="s">
-[...2 lines deleted...]
-      <c r="C168" t="s">
+      <c r="D168" t="s">
+        <v>347</v>
+      </c>
+      <c r="E168" t="s">
+        <v>348</v>
+      </c>
+      <c r="F168" t="s">
+        <v>138</v>
+      </c>
+      <c r="G168" s="1" t="s">
         <v>620</v>
       </c>
-      <c r="D168" t="s">
-[...8 lines deleted...]
-      <c r="G168" s="1" t="s">
+      <c r="H168" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
+        <v>622</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
         <v>623</v>
       </c>
-      <c r="B169" t="s">
-[...2 lines deleted...]
-      <c r="C169" t="s">
+      <c r="D169" t="s">
+        <v>347</v>
+      </c>
+      <c r="E169" t="s">
+        <v>348</v>
+      </c>
+      <c r="F169" t="s">
+        <v>86</v>
+      </c>
+      <c r="G169" s="1" t="s">
         <v>624</v>
       </c>
-      <c r="D169" t="s">
-[...5 lines deleted...]
-      <c r="F169" t="s">
+      <c r="H169" t="s">
         <v>625</v>
-      </c>
-[...4 lines deleted...]
-        <v>627</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>626</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>627</v>
+      </c>
+      <c r="D170" t="s">
+        <v>347</v>
+      </c>
+      <c r="E170" t="s">
+        <v>348</v>
+      </c>
+      <c r="F170" t="s">
         <v>628</v>
       </c>
-      <c r="B170" t="s">
-[...2 lines deleted...]
-      <c r="C170" t="s">
+      <c r="G170" s="1" t="s">
         <v>629</v>
       </c>
-      <c r="D170" t="s">
-[...8 lines deleted...]
-      <c r="G170" s="1" t="s">
+      <c r="H170" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>631</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
+        <v>631</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
         <v>632</v>
       </c>
-      <c r="B171" t="s">
-[...2 lines deleted...]
-      <c r="C171" t="s">
+      <c r="D171" t="s">
+        <v>347</v>
+      </c>
+      <c r="E171" t="s">
+        <v>348</v>
+      </c>
+      <c r="F171" t="s">
+        <v>28</v>
+      </c>
+      <c r="G171" s="1" t="s">
         <v>633</v>
       </c>
-      <c r="D171" t="s">
-[...8 lines deleted...]
-      <c r="G171" s="1" t="s">
+      <c r="H171" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
+        <v>635</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
         <v>636</v>
       </c>
-      <c r="B172" t="s">
-[...2 lines deleted...]
-      <c r="C172" t="s">
+      <c r="D172" t="s">
+        <v>347</v>
+      </c>
+      <c r="E172" t="s">
+        <v>348</v>
+      </c>
+      <c r="F172" t="s">
+        <v>430</v>
+      </c>
+      <c r="G172" s="1" t="s">
         <v>637</v>
       </c>
-      <c r="D172" t="s">
-[...8 lines deleted...]
-      <c r="G172" s="1" t="s">
+      <c r="H172" t="s">
         <v>638</v>
-      </c>
-[...1 lines deleted...]
-        <v>639</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
+        <v>639</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
         <v>640</v>
       </c>
-      <c r="B173" t="s">
-[...2 lines deleted...]
-      <c r="C173" t="s">
+      <c r="D173" t="s">
+        <v>347</v>
+      </c>
+      <c r="E173" t="s">
+        <v>348</v>
+      </c>
+      <c r="F173" t="s">
+        <v>56</v>
+      </c>
+      <c r="G173" s="1" t="s">
         <v>641</v>
       </c>
-      <c r="D173" t="s">
-[...8 lines deleted...]
-      <c r="G173" s="1" t="s">
+      <c r="H173" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
+        <v>643</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
         <v>644</v>
       </c>
-      <c r="B174" t="s">
-[...2 lines deleted...]
-      <c r="C174" t="s">
+      <c r="D174" t="s">
+        <v>347</v>
+      </c>
+      <c r="E174" t="s">
+        <v>348</v>
+      </c>
+      <c r="F174" t="s">
+        <v>13</v>
+      </c>
+      <c r="G174" s="1" t="s">
         <v>645</v>
       </c>
-      <c r="D174" t="s">
-[...8 lines deleted...]
-      <c r="G174" s="1" t="s">
+      <c r="H174" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>647</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
         <v>648</v>
       </c>
-      <c r="B175" t="s">
-[...2 lines deleted...]
-      <c r="C175" t="s">
+      <c r="D175" t="s">
+        <v>347</v>
+      </c>
+      <c r="E175" t="s">
+        <v>348</v>
+      </c>
+      <c r="F175" t="s">
+        <v>28</v>
+      </c>
+      <c r="G175" s="1" t="s">
         <v>649</v>
       </c>
-      <c r="D175" t="s">
-[...8 lines deleted...]
-      <c r="G175" s="1" t="s">
+      <c r="H175" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
+        <v>651</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
         <v>652</v>
       </c>
-      <c r="B176" t="s">
-[...2 lines deleted...]
-      <c r="C176" t="s">
+      <c r="D176" t="s">
+        <v>347</v>
+      </c>
+      <c r="E176" t="s">
+        <v>348</v>
+      </c>
+      <c r="F176" t="s">
+        <v>189</v>
+      </c>
+      <c r="G176" s="1" t="s">
         <v>653</v>
       </c>
-      <c r="D176" t="s">
-[...8 lines deleted...]
-      <c r="G176" s="1" t="s">
+      <c r="H176" t="s">
         <v>654</v>
-      </c>
-[...1 lines deleted...]
-        <v>655</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>655</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
         <v>656</v>
       </c>
-      <c r="B177" t="s">
-[...2 lines deleted...]
-      <c r="C177" t="s">
+      <c r="D177" t="s">
+        <v>347</v>
+      </c>
+      <c r="E177" t="s">
+        <v>348</v>
+      </c>
+      <c r="F177" t="s">
+        <v>13</v>
+      </c>
+      <c r="G177" s="1" t="s">
         <v>657</v>
       </c>
-      <c r="D177" t="s">
-[...8 lines deleted...]
-      <c r="G177" s="1" t="s">
+      <c r="H177" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
+        <v>659</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
         <v>660</v>
       </c>
-      <c r="B178" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D178" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E178" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F178" t="s">
         <v>18</v>
       </c>
       <c r="G178" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H178" t="s">
         <v>662</v>
-      </c>
-[...1 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
+        <v>663</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
         <v>664</v>
       </c>
-      <c r="B179" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D179" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E179" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F179" t="s">
         <v>18</v>
       </c>
       <c r="G179" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H179" t="s">
         <v>666</v>
-      </c>
-[...1 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>667</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
         <v>668</v>
       </c>
-      <c r="B180" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D180" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E180" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F180" t="s">
         <v>18</v>
       </c>
       <c r="G180" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H180" t="s">
         <v>670</v>
-      </c>
-[...1 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
+        <v>671</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
         <v>672</v>
       </c>
-      <c r="B181" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D181" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E181" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F181" t="s">
         <v>18</v>
       </c>
       <c r="G181" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H181" t="s">
         <v>674</v>
-      </c>
-[...1 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
+        <v>675</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
         <v>676</v>
       </c>
-      <c r="B182" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D182" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E182" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F182" t="s">
         <v>18</v>
       </c>
       <c r="G182" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H182" t="s">
         <v>678</v>
-      </c>
-[...1 lines deleted...]
-        <v>679</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
+        <v>679</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
         <v>680</v>
       </c>
-      <c r="B183" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D183" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E183" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F183" t="s">
         <v>18</v>
       </c>
       <c r="G183" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H183" t="s">
         <v>682</v>
-      </c>
-[...1 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
+        <v>683</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
         <v>684</v>
       </c>
-      <c r="B184" t="s">
-[...2 lines deleted...]
-      <c r="C184" t="s">
+      <c r="D184" t="s">
+        <v>347</v>
+      </c>
+      <c r="E184" t="s">
+        <v>348</v>
+      </c>
+      <c r="F184" t="s">
+        <v>18</v>
+      </c>
+      <c r="G184" s="1" t="s">
         <v>685</v>
       </c>
-      <c r="D184" t="s">
-[...8 lines deleted...]
-      <c r="G184" s="1" t="s">
+      <c r="H184" t="s">
         <v>686</v>
-      </c>
-[...1 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
+        <v>687</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
         <v>688</v>
       </c>
-      <c r="B185" t="s">
-[...2 lines deleted...]
-      <c r="C185" t="s">
+      <c r="D185" t="s">
+        <v>347</v>
+      </c>
+      <c r="E185" t="s">
+        <v>348</v>
+      </c>
+      <c r="F185" t="s">
+        <v>210</v>
+      </c>
+      <c r="G185" s="1" t="s">
         <v>689</v>
       </c>
-      <c r="D185" t="s">
-[...8 lines deleted...]
-      <c r="G185" s="1" t="s">
+      <c r="H185" t="s">
         <v>690</v>
-      </c>
-[...1 lines deleted...]
-        <v>691</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
+        <v>691</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
         <v>692</v>
       </c>
-      <c r="B186" t="s">
-[...2 lines deleted...]
-      <c r="C186" t="s">
+      <c r="D186" t="s">
+        <v>347</v>
+      </c>
+      <c r="E186" t="s">
+        <v>348</v>
+      </c>
+      <c r="F186" t="s">
+        <v>18</v>
+      </c>
+      <c r="G186" s="1" t="s">
         <v>693</v>
       </c>
-      <c r="D186" t="s">
-[...8 lines deleted...]
-      <c r="G186" s="1" t="s">
+      <c r="H186" t="s">
         <v>694</v>
-      </c>
-[...1 lines deleted...]
-        <v>695</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>695</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
         <v>696</v>
       </c>
-      <c r="B187" t="s">
-[...2 lines deleted...]
-      <c r="C187" t="s">
+      <c r="D187" t="s">
+        <v>347</v>
+      </c>
+      <c r="E187" t="s">
+        <v>348</v>
+      </c>
+      <c r="F187" t="s">
+        <v>420</v>
+      </c>
+      <c r="G187" s="1" t="s">
         <v>697</v>
       </c>
-      <c r="D187" t="s">
-[...8 lines deleted...]
-      <c r="G187" s="1" t="s">
+      <c r="H187" t="s">
         <v>698</v>
-      </c>
-[...1 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>699</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
         <v>700</v>
       </c>
-      <c r="B188" t="s">
-[...2 lines deleted...]
-      <c r="C188" t="s">
+      <c r="D188" t="s">
+        <v>347</v>
+      </c>
+      <c r="E188" t="s">
+        <v>348</v>
+      </c>
+      <c r="F188" t="s">
+        <v>23</v>
+      </c>
+      <c r="G188" s="1" t="s">
         <v>701</v>
       </c>
-      <c r="D188" t="s">
-[...8 lines deleted...]
-      <c r="G188" s="1" t="s">
+      <c r="H188" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
+        <v>703</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
         <v>704</v>
       </c>
-      <c r="B189" t="s">
-[...2 lines deleted...]
-      <c r="C189" t="s">
+      <c r="D189" t="s">
+        <v>347</v>
+      </c>
+      <c r="E189" t="s">
+        <v>348</v>
+      </c>
+      <c r="F189" t="s">
+        <v>255</v>
+      </c>
+      <c r="G189" s="1" t="s">
         <v>705</v>
       </c>
-      <c r="D189" t="s">
-[...8 lines deleted...]
-      <c r="G189" s="1" t="s">
+      <c r="H189" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
+        <v>707</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
         <v>708</v>
       </c>
-      <c r="B190" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D190" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E190" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F190" t="s">
         <v>138</v>
       </c>
       <c r="G190" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H190" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>711</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
         <v>712</v>
       </c>
-      <c r="B191" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D191" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E191" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F191" t="s">
         <v>138</v>
       </c>
       <c r="G191" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H191" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>715</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
         <v>716</v>
       </c>
-      <c r="B192" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D192" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E192" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F192" t="s">
         <v>138</v>
       </c>
       <c r="G192" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H192" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>719</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
+        <v>719</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
         <v>720</v>
       </c>
-      <c r="B193" t="s">
-[...2 lines deleted...]
-      <c r="C193" t="s">
+      <c r="D193" t="s">
+        <v>347</v>
+      </c>
+      <c r="E193" t="s">
+        <v>348</v>
+      </c>
+      <c r="F193" t="s">
+        <v>138</v>
+      </c>
+      <c r="G193" s="1" t="s">
         <v>721</v>
       </c>
-      <c r="D193" t="s">
-[...8 lines deleted...]
-      <c r="G193" s="1" t="s">
+      <c r="H193" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>723</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
         <v>724</v>
       </c>
-      <c r="B194" t="s">
-[...2 lines deleted...]
-      <c r="C194" t="s">
+      <c r="D194" t="s">
+        <v>347</v>
+      </c>
+      <c r="E194" t="s">
+        <v>348</v>
+      </c>
+      <c r="F194" t="s">
+        <v>382</v>
+      </c>
+      <c r="G194" s="1" t="s">
         <v>725</v>
       </c>
-      <c r="D194" t="s">
-[...8 lines deleted...]
-      <c r="G194" s="1" t="s">
+      <c r="H194" t="s">
         <v>726</v>
-      </c>
-[...1 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
+        <v>727</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
         <v>728</v>
       </c>
-      <c r="B195" t="s">
-[...2 lines deleted...]
-      <c r="C195" t="s">
+      <c r="D195" t="s">
+        <v>347</v>
+      </c>
+      <c r="E195" t="s">
+        <v>348</v>
+      </c>
+      <c r="F195" t="s">
+        <v>189</v>
+      </c>
+      <c r="G195" s="1" t="s">
         <v>729</v>
       </c>
-      <c r="D195" t="s">
-[...8 lines deleted...]
-      <c r="G195" s="1" t="s">
+      <c r="H195" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
+        <v>731</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
         <v>732</v>
       </c>
-      <c r="B196" t="s">
-[...2 lines deleted...]
-      <c r="C196" t="s">
+      <c r="D196" t="s">
+        <v>347</v>
+      </c>
+      <c r="E196" t="s">
+        <v>348</v>
+      </c>
+      <c r="F196" t="s">
+        <v>18</v>
+      </c>
+      <c r="G196" s="1" t="s">
         <v>733</v>
       </c>
-      <c r="D196" t="s">
-[...8 lines deleted...]
-      <c r="G196" s="1" t="s">
+      <c r="H196" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
+        <v>735</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
         <v>736</v>
       </c>
-      <c r="B197" t="s">
-[...2 lines deleted...]
-      <c r="C197" t="s">
+      <c r="D197" t="s">
+        <v>347</v>
+      </c>
+      <c r="E197" t="s">
+        <v>348</v>
+      </c>
+      <c r="F197" t="s">
+        <v>407</v>
+      </c>
+      <c r="G197" s="1" t="s">
         <v>737</v>
       </c>
-      <c r="D197" t="s">
-[...8 lines deleted...]
-      <c r="G197" s="1" t="s">
+      <c r="H197" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>739</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
+        <v>739</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
         <v>740</v>
       </c>
-      <c r="B198" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D198" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E198" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F198" t="s">
         <v>56</v>
       </c>
       <c r="G198" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H198" t="s">
         <v>742</v>
-      </c>
-[...1 lines deleted...]
-        <v>743</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
+        <v>743</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
         <v>744</v>
       </c>
-      <c r="B199" t="s">
-[...2 lines deleted...]
-      <c r="C199" t="s">
+      <c r="D199" t="s">
+        <v>347</v>
+      </c>
+      <c r="E199" t="s">
+        <v>348</v>
+      </c>
+      <c r="F199" t="s">
+        <v>56</v>
+      </c>
+      <c r="G199" s="1" t="s">
         <v>745</v>
       </c>
-      <c r="D199" t="s">
-[...8 lines deleted...]
-      <c r="G199" s="1" t="s">
+      <c r="H199" t="s">
         <v>746</v>
-      </c>
-[...1 lines deleted...]
-        <v>747</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
+        <v>747</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
         <v>748</v>
       </c>
-      <c r="B200" t="s">
-[...2 lines deleted...]
-      <c r="C200" t="s">
+      <c r="D200" t="s">
+        <v>347</v>
+      </c>
+      <c r="E200" t="s">
+        <v>348</v>
+      </c>
+      <c r="F200" t="s">
+        <v>470</v>
+      </c>
+      <c r="G200" s="1" t="s">
         <v>749</v>
       </c>
-      <c r="D200" t="s">
-[...8 lines deleted...]
-      <c r="G200" s="1" t="s">
+      <c r="H200" t="s">
         <v>750</v>
-      </c>
-[...1 lines deleted...]
-        <v>751</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
+        <v>751</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
         <v>752</v>
       </c>
-      <c r="B201" t="s">
-[...2 lines deleted...]
-      <c r="C201" t="s">
+      <c r="D201" t="s">
+        <v>347</v>
+      </c>
+      <c r="E201" t="s">
+        <v>348</v>
+      </c>
+      <c r="F201" t="s">
+        <v>189</v>
+      </c>
+      <c r="G201" s="1" t="s">
         <v>753</v>
       </c>
-      <c r="D201" t="s">
-[...8 lines deleted...]
-      <c r="G201" s="1" t="s">
+      <c r="H201" t="s">
         <v>754</v>
-      </c>
-[...1 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
+        <v>755</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
         <v>756</v>
       </c>
-      <c r="B202" t="s">
-[...2 lines deleted...]
-      <c r="C202" t="s">
+      <c r="D202" t="s">
+        <v>347</v>
+      </c>
+      <c r="E202" t="s">
+        <v>348</v>
+      </c>
+      <c r="F202" t="s">
+        <v>13</v>
+      </c>
+      <c r="G202" s="1" t="s">
         <v>757</v>
       </c>
-      <c r="D202" t="s">
-[...8 lines deleted...]
-      <c r="G202" s="1" t="s">
+      <c r="H202" t="s">
         <v>758</v>
-      </c>
-[...1 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>759</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
         <v>760</v>
       </c>
-      <c r="B203" t="s">
-[...2 lines deleted...]
-      <c r="C203" t="s">
+      <c r="D203" t="s">
+        <v>347</v>
+      </c>
+      <c r="E203" t="s">
+        <v>348</v>
+      </c>
+      <c r="F203" t="s">
+        <v>138</v>
+      </c>
+      <c r="G203" s="1" t="s">
         <v>761</v>
       </c>
-      <c r="D203" t="s">
-[...8 lines deleted...]
-      <c r="G203" s="1" t="s">
+      <c r="H203" t="s">
         <v>762</v>
-      </c>
-[...1 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>763</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
         <v>764</v>
       </c>
-      <c r="B204" t="s">
-[...2 lines deleted...]
-      <c r="C204" t="s">
+      <c r="D204" t="s">
+        <v>347</v>
+      </c>
+      <c r="E204" t="s">
+        <v>348</v>
+      </c>
+      <c r="F204" t="s">
+        <v>23</v>
+      </c>
+      <c r="G204" s="1" t="s">
         <v>765</v>
       </c>
-      <c r="D204" t="s">
-[...8 lines deleted...]
-      <c r="G204" s="1" t="s">
+      <c r="H204" t="s">
         <v>766</v>
-      </c>
-[...1 lines deleted...]
-        <v>767</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>767</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
         <v>768</v>
       </c>
-      <c r="B205" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D205" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E205" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F205" t="s">
         <v>18</v>
       </c>
       <c r="G205" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H205" t="s">
         <v>770</v>
-      </c>
-[...1 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
+        <v>771</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
         <v>772</v>
       </c>
-      <c r="B206" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D206" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E206" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F206" t="s">
         <v>18</v>
       </c>
       <c r="G206" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H206" t="s">
         <v>774</v>
-      </c>
-[...1 lines deleted...]
-        <v>775</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
+        <v>775</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
         <v>776</v>
       </c>
-      <c r="B207" t="s">
-[...2 lines deleted...]
-      <c r="C207" t="s">
+      <c r="D207" t="s">
+        <v>347</v>
+      </c>
+      <c r="E207" t="s">
+        <v>348</v>
+      </c>
+      <c r="F207" t="s">
+        <v>18</v>
+      </c>
+      <c r="G207" s="1" t="s">
         <v>777</v>
       </c>
-      <c r="D207" t="s">
-[...8 lines deleted...]
-      <c r="G207" s="1" t="s">
+      <c r="H207" t="s">
         <v>778</v>
-      </c>
-[...1 lines deleted...]
-        <v>779</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
+        <v>779</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
         <v>780</v>
       </c>
-      <c r="B208" t="s">
-[...2 lines deleted...]
-      <c r="C208" t="s">
+      <c r="D208" t="s">
+        <v>347</v>
+      </c>
+      <c r="E208" t="s">
+        <v>348</v>
+      </c>
+      <c r="F208" t="s">
+        <v>13</v>
+      </c>
+      <c r="G208" s="1" t="s">
         <v>781</v>
       </c>
-      <c r="D208" t="s">
-[...8 lines deleted...]
-      <c r="G208" s="1" t="s">
+      <c r="H208" t="s">
         <v>782</v>
-      </c>
-[...1 lines deleted...]
-        <v>783</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
+        <v>783</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
         <v>784</v>
       </c>
-      <c r="B209" t="s">
-[...2 lines deleted...]
-      <c r="C209" t="s">
+      <c r="D209" t="s">
+        <v>347</v>
+      </c>
+      <c r="E209" t="s">
+        <v>348</v>
+      </c>
+      <c r="F209" t="s">
+        <v>483</v>
+      </c>
+      <c r="G209" s="1" t="s">
         <v>785</v>
       </c>
-      <c r="D209" t="s">
-[...8 lines deleted...]
-      <c r="G209" s="1" t="s">
+      <c r="H209" t="s">
         <v>786</v>
-      </c>
-[...1 lines deleted...]
-        <v>787</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
+        <v>787</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
         <v>788</v>
       </c>
-      <c r="B210" t="s">
-[...2 lines deleted...]
-      <c r="C210" t="s">
+      <c r="D210" t="s">
+        <v>347</v>
+      </c>
+      <c r="E210" t="s">
+        <v>348</v>
+      </c>
+      <c r="F210" t="s">
+        <v>470</v>
+      </c>
+      <c r="G210" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="D210" t="s">
-[...8 lines deleted...]
-      <c r="G210" s="1" t="s">
+      <c r="H210" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
+        <v>791</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
         <v>792</v>
       </c>
-      <c r="B211" t="s">
-[...2 lines deleted...]
-      <c r="C211" t="s">
+      <c r="D211" t="s">
+        <v>347</v>
+      </c>
+      <c r="E211" t="s">
+        <v>348</v>
+      </c>
+      <c r="F211" t="s">
+        <v>483</v>
+      </c>
+      <c r="G211" s="1" t="s">
         <v>793</v>
       </c>
-      <c r="D211" t="s">
-[...8 lines deleted...]
-      <c r="G211" s="1" t="s">
+      <c r="H211" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
+        <v>795</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
         <v>796</v>
       </c>
-      <c r="B212" t="s">
-[...2 lines deleted...]
-      <c r="C212" t="s">
+      <c r="D212" t="s">
+        <v>347</v>
+      </c>
+      <c r="E212" t="s">
+        <v>348</v>
+      </c>
+      <c r="F212" t="s">
+        <v>23</v>
+      </c>
+      <c r="G212" s="1" t="s">
         <v>797</v>
       </c>
-      <c r="D212" t="s">
-[...8 lines deleted...]
-      <c r="G212" s="1" t="s">
+      <c r="H212" t="s">
         <v>798</v>
-      </c>
-[...1 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
+        <v>799</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
         <v>800</v>
       </c>
-      <c r="B213" t="s">
-[...2 lines deleted...]
-      <c r="C213" t="s">
+      <c r="D213" t="s">
+        <v>347</v>
+      </c>
+      <c r="E213" t="s">
+        <v>348</v>
+      </c>
+      <c r="F213" t="s">
+        <v>470</v>
+      </c>
+      <c r="G213" s="1" t="s">
         <v>801</v>
       </c>
-      <c r="D213" t="s">
-[...8 lines deleted...]
-      <c r="G213" s="1" t="s">
+      <c r="H213" t="s">
         <v>802</v>
-      </c>
-[...1 lines deleted...]
-        <v>803</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
+        <v>803</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
         <v>804</v>
       </c>
-      <c r="B214" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D214" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E214" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F214" t="s">
         <v>18</v>
       </c>
       <c r="G214" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H214" t="s">
         <v>806</v>
-      </c>
-[...1 lines deleted...]
-        <v>807</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
+        <v>807</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
         <v>808</v>
       </c>
-      <c r="B215" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D215" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E215" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F215" t="s">
         <v>18</v>
       </c>
       <c r="G215" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H215" t="s">
         <v>810</v>
-      </c>
-[...1 lines deleted...]
-        <v>811</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
+        <v>811</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
         <v>812</v>
       </c>
-      <c r="B216" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D216" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E216" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F216" t="s">
         <v>18</v>
       </c>
       <c r="G216" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H216" t="s">
         <v>814</v>
-      </c>
-[...1 lines deleted...]
-        <v>815</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>815</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
         <v>816</v>
       </c>
-      <c r="B217" t="s">
-[...2 lines deleted...]
-      <c r="C217" t="s">
+      <c r="D217" t="s">
+        <v>347</v>
+      </c>
+      <c r="E217" t="s">
+        <v>348</v>
+      </c>
+      <c r="F217" t="s">
+        <v>18</v>
+      </c>
+      <c r="G217" s="1" t="s">
         <v>817</v>
       </c>
-      <c r="D217" t="s">
-[...8 lines deleted...]
-      <c r="G217" s="1" t="s">
+      <c r="H217" t="s">
         <v>818</v>
-      </c>
-[...1 lines deleted...]
-        <v>819</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
+        <v>819</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
         <v>820</v>
       </c>
-      <c r="B218" t="s">
-[...2 lines deleted...]
-      <c r="C218" t="s">
+      <c r="D218" t="s">
+        <v>347</v>
+      </c>
+      <c r="E218" t="s">
+        <v>348</v>
+      </c>
+      <c r="F218" t="s">
+        <v>420</v>
+      </c>
+      <c r="G218" s="1" t="s">
         <v>821</v>
       </c>
-      <c r="D218" t="s">
-[...8 lines deleted...]
-      <c r="G218" s="1" t="s">
+      <c r="H218" t="s">
         <v>822</v>
-      </c>
-[...1 lines deleted...]
-        <v>823</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
+        <v>823</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
         <v>824</v>
       </c>
-      <c r="B219" t="s">
-[...2 lines deleted...]
-      <c r="C219" t="s">
+      <c r="D219" t="s">
+        <v>347</v>
+      </c>
+      <c r="E219" t="s">
+        <v>348</v>
+      </c>
+      <c r="F219" t="s">
+        <v>138</v>
+      </c>
+      <c r="G219" s="1" t="s">
         <v>825</v>
       </c>
-      <c r="D219" t="s">
-[...8 lines deleted...]
-      <c r="G219" s="1" t="s">
+      <c r="H219" t="s">
         <v>826</v>
-      </c>
-[...1 lines deleted...]
-        <v>827</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
+        <v>827</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
         <v>828</v>
       </c>
-      <c r="B220" t="s">
-[...2 lines deleted...]
-      <c r="C220" t="s">
+      <c r="D220" t="s">
+        <v>347</v>
+      </c>
+      <c r="E220" t="s">
+        <v>348</v>
+      </c>
+      <c r="F220" t="s">
+        <v>382</v>
+      </c>
+      <c r="G220" s="1" t="s">
         <v>829</v>
       </c>
-      <c r="D220" t="s">
-[...8 lines deleted...]
-      <c r="G220" s="1" t="s">
+      <c r="H220" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>831</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
         <v>832</v>
       </c>
-      <c r="B221" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D221" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E221" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F221" t="s">
         <v>23</v>
       </c>
       <c r="G221" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H221" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
+        <v>835</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
         <v>836</v>
       </c>
-      <c r="B222" t="s">
-[...2 lines deleted...]
-      <c r="C222" t="s">
+      <c r="D222" t="s">
+        <v>347</v>
+      </c>
+      <c r="E222" t="s">
+        <v>348</v>
+      </c>
+      <c r="F222" t="s">
+        <v>23</v>
+      </c>
+      <c r="G222" s="1" t="s">
         <v>837</v>
       </c>
-      <c r="D222" t="s">
-[...8 lines deleted...]
-      <c r="G222" s="1" t="s">
+      <c r="H222" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>839</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
+        <v>839</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
         <v>840</v>
       </c>
-      <c r="B223" t="s">
-[...2 lines deleted...]
-      <c r="C223" t="s">
+      <c r="D223" t="s">
+        <v>347</v>
+      </c>
+      <c r="E223" t="s">
+        <v>348</v>
+      </c>
+      <c r="F223" t="s">
+        <v>138</v>
+      </c>
+      <c r="G223" s="1" t="s">
         <v>841</v>
       </c>
-      <c r="D223" t="s">
-[...5 lines deleted...]
-      <c r="F223" t="s">
+      <c r="H223" t="s">
         <v>842</v>
-      </c>
-[...4 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
+        <v>843</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>844</v>
+      </c>
+      <c r="D224" t="s">
+        <v>347</v>
+      </c>
+      <c r="E224" t="s">
+        <v>348</v>
+      </c>
+      <c r="F224" t="s">
         <v>845</v>
       </c>
-      <c r="B224" t="s">
-[...2 lines deleted...]
-      <c r="C224" t="s">
+      <c r="G224" s="1" t="s">
         <v>846</v>
       </c>
-      <c r="D224" t="s">
-[...8 lines deleted...]
-      <c r="G224" s="1" t="s">
+      <c r="H224" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
+        <v>848</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
         <v>849</v>
       </c>
-      <c r="B225" t="s">
-[...2 lines deleted...]
-      <c r="C225" t="s">
+      <c r="D225" t="s">
+        <v>347</v>
+      </c>
+      <c r="E225" t="s">
+        <v>348</v>
+      </c>
+      <c r="F225" t="s">
+        <v>18</v>
+      </c>
+      <c r="G225" s="1" t="s">
         <v>850</v>
       </c>
-      <c r="D225" t="s">
-[...8 lines deleted...]
-      <c r="G225" s="1" t="s">
+      <c r="H225" t="s">
         <v>851</v>
-      </c>
-[...1 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
+        <v>852</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
         <v>853</v>
       </c>
-      <c r="B226" t="s">
-[...2 lines deleted...]
-      <c r="C226" t="s">
+      <c r="D226" t="s">
+        <v>347</v>
+      </c>
+      <c r="E226" t="s">
+        <v>348</v>
+      </c>
+      <c r="F226" t="s">
+        <v>23</v>
+      </c>
+      <c r="G226" s="1" t="s">
         <v>854</v>
       </c>
-      <c r="D226" t="s">
-[...8 lines deleted...]
-      <c r="G226" s="1" t="s">
+      <c r="H226" t="s">
         <v>855</v>
-      </c>
-[...1 lines deleted...]
-        <v>856</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
+        <v>856</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
         <v>857</v>
       </c>
-      <c r="B227" t="s">
-[...2 lines deleted...]
-      <c r="C227" t="s">
+      <c r="D227" t="s">
+        <v>347</v>
+      </c>
+      <c r="E227" t="s">
+        <v>348</v>
+      </c>
+      <c r="F227" t="s">
+        <v>255</v>
+      </c>
+      <c r="G227" s="1" t="s">
         <v>858</v>
       </c>
-      <c r="D227" t="s">
-[...8 lines deleted...]
-      <c r="G227" s="1" t="s">
+      <c r="H227" t="s">
         <v>859</v>
-      </c>
-[...1 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
+        <v>860</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
         <v>861</v>
       </c>
-      <c r="B228" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D228" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E228" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F228" t="s">
         <v>18</v>
       </c>
       <c r="G228" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H228" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
+        <v>864</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
         <v>865</v>
       </c>
-      <c r="B229" t="s">
-[...2 lines deleted...]
-      <c r="C229" t="s">
+      <c r="D229" t="s">
+        <v>347</v>
+      </c>
+      <c r="E229" t="s">
+        <v>348</v>
+      </c>
+      <c r="F229" t="s">
+        <v>18</v>
+      </c>
+      <c r="G229" s="1" t="s">
         <v>866</v>
       </c>
-      <c r="D229" t="s">
-[...8 lines deleted...]
-      <c r="G229" s="1" t="s">
+      <c r="H229" t="s">
         <v>867</v>
-      </c>
-[...1 lines deleted...]
-        <v>868</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
+        <v>868</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
         <v>869</v>
       </c>
-      <c r="B230" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D230" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E230" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F230" t="s">
         <v>138</v>
       </c>
       <c r="G230" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H230" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
+        <v>872</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
         <v>873</v>
       </c>
-      <c r="B231" t="s">
-[...2 lines deleted...]
-      <c r="C231" t="s">
+      <c r="D231" t="s">
+        <v>347</v>
+      </c>
+      <c r="E231" t="s">
+        <v>348</v>
+      </c>
+      <c r="F231" t="s">
+        <v>138</v>
+      </c>
+      <c r="G231" s="1" t="s">
         <v>874</v>
       </c>
-      <c r="D231" t="s">
-[...5 lines deleted...]
-      <c r="F231" t="s">
+      <c r="H231" t="s">
         <v>875</v>
-      </c>
-[...4 lines deleted...]
-        <v>877</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
+        <v>876</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>877</v>
+      </c>
+      <c r="D232" t="s">
+        <v>347</v>
+      </c>
+      <c r="E232" t="s">
+        <v>348</v>
+      </c>
+      <c r="F232" t="s">
         <v>878</v>
       </c>
-      <c r="B232" t="s">
-[...2 lines deleted...]
-      <c r="C232" t="s">
+      <c r="G232" s="1" t="s">
         <v>879</v>
       </c>
-      <c r="D232" t="s">
-[...8 lines deleted...]
-      <c r="G232" s="1" t="s">
+      <c r="H232" t="s">
         <v>880</v>
-      </c>
-[...1 lines deleted...]
-        <v>881</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
+        <v>881</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
         <v>882</v>
       </c>
-      <c r="B233" t="s">
-[...2 lines deleted...]
-      <c r="C233" t="s">
+      <c r="D233" t="s">
+        <v>347</v>
+      </c>
+      <c r="E233" t="s">
+        <v>348</v>
+      </c>
+      <c r="F233" t="s">
+        <v>189</v>
+      </c>
+      <c r="G233" s="1" t="s">
         <v>883</v>
       </c>
-      <c r="D233" t="s">
-[...8 lines deleted...]
-      <c r="G233" s="1" t="s">
+      <c r="H233" t="s">
         <v>884</v>
-      </c>
-[...1 lines deleted...]
-        <v>885</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
+        <v>885</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
         <v>886</v>
       </c>
-      <c r="B234" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D234" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E234" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F234" t="s">
         <v>18</v>
       </c>
       <c r="G234" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H234" t="s">
         <v>888</v>
-      </c>
-[...1 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
+        <v>889</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
         <v>890</v>
       </c>
-      <c r="B235" t="s">
-[...2 lines deleted...]
-      <c r="C235" t="s">
+      <c r="D235" t="s">
+        <v>347</v>
+      </c>
+      <c r="E235" t="s">
+        <v>348</v>
+      </c>
+      <c r="F235" t="s">
+        <v>18</v>
+      </c>
+      <c r="G235" s="1" t="s">
         <v>891</v>
       </c>
-      <c r="D235" t="s">
-[...8 lines deleted...]
-      <c r="G235" s="1" t="s">
+      <c r="H235" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>893</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
+        <v>893</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
         <v>894</v>
       </c>
-      <c r="B236" t="s">
-[...2 lines deleted...]
-      <c r="C236" t="s">
+      <c r="D236" t="s">
+        <v>347</v>
+      </c>
+      <c r="E236" t="s">
+        <v>348</v>
+      </c>
+      <c r="F236" t="s">
+        <v>56</v>
+      </c>
+      <c r="G236" s="1" t="s">
         <v>895</v>
       </c>
-      <c r="D236" t="s">
-[...8 lines deleted...]
-      <c r="G236" s="1" t="s">
+      <c r="H236" t="s">
         <v>896</v>
-      </c>
-[...1 lines deleted...]
-        <v>897</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
+        <v>897</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
         <v>898</v>
       </c>
-      <c r="B237" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D237" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E237" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F237" t="s">
         <v>28</v>
       </c>
       <c r="G237" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H237" t="s">
         <v>900</v>
-      </c>
-[...1 lines deleted...]
-        <v>901</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
+        <v>901</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
         <v>902</v>
       </c>
-      <c r="B238" t="s">
-[...2 lines deleted...]
-      <c r="C238" t="s">
+      <c r="D238" t="s">
+        <v>347</v>
+      </c>
+      <c r="E238" t="s">
+        <v>348</v>
+      </c>
+      <c r="F238" t="s">
+        <v>28</v>
+      </c>
+      <c r="G238" s="1" t="s">
         <v>903</v>
       </c>
-      <c r="D238" t="s">
-[...8 lines deleted...]
-      <c r="G238" s="1" t="s">
+      <c r="H238" t="s">
         <v>904</v>
-      </c>
-[...1 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
+        <v>905</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
         <v>906</v>
       </c>
-      <c r="B239" t="s">
-[...2 lines deleted...]
-      <c r="C239" t="s">
+      <c r="D239" t="s">
+        <v>347</v>
+      </c>
+      <c r="E239" t="s">
+        <v>348</v>
+      </c>
+      <c r="F239" t="s">
+        <v>18</v>
+      </c>
+      <c r="G239" s="1" t="s">
         <v>907</v>
       </c>
-      <c r="D239" t="s">
-[...8 lines deleted...]
-      <c r="G239" s="1" t="s">
+      <c r="H239" t="s">
         <v>908</v>
-      </c>
-[...1 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
+        <v>909</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
         <v>910</v>
       </c>
-      <c r="B240" t="s">
-[...2 lines deleted...]
-      <c r="C240" t="s">
+      <c r="D240" t="s">
+        <v>347</v>
+      </c>
+      <c r="E240" t="s">
+        <v>348</v>
+      </c>
+      <c r="F240" t="s">
+        <v>28</v>
+      </c>
+      <c r="G240" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="D240" t="s">
-[...8 lines deleted...]
-      <c r="G240" s="1" t="s">
+      <c r="H240" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
+        <v>913</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
         <v>914</v>
       </c>
-      <c r="B241" t="s">
-[...2 lines deleted...]
-      <c r="C241" t="s">
+      <c r="D241" t="s">
+        <v>347</v>
+      </c>
+      <c r="E241" t="s">
+        <v>348</v>
+      </c>
+      <c r="F241" t="s">
+        <v>470</v>
+      </c>
+      <c r="G241" s="1" t="s">
         <v>915</v>
       </c>
-      <c r="D241" t="s">
-[...8 lines deleted...]
-      <c r="G241" s="1" t="s">
+      <c r="H241" t="s">
         <v>916</v>
-      </c>
-[...1 lines deleted...]
-        <v>917</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
+        <v>917</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
         <v>918</v>
       </c>
-      <c r="B242" t="s">
-[...2 lines deleted...]
-      <c r="C242" t="s">
+      <c r="D242" t="s">
+        <v>347</v>
+      </c>
+      <c r="E242" t="s">
+        <v>348</v>
+      </c>
+      <c r="F242" t="s">
+        <v>382</v>
+      </c>
+      <c r="G242" s="1" t="s">
         <v>919</v>
       </c>
-      <c r="D242" t="s">
-[...8 lines deleted...]
-      <c r="G242" s="1" t="s">
+      <c r="H242" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
+        <v>921</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
         <v>922</v>
       </c>
-      <c r="B243" t="s">
-[...2 lines deleted...]
-      <c r="C243" t="s">
+      <c r="D243" t="s">
+        <v>347</v>
+      </c>
+      <c r="E243" t="s">
+        <v>348</v>
+      </c>
+      <c r="F243" t="s">
+        <v>18</v>
+      </c>
+      <c r="G243" s="1" t="s">
         <v>923</v>
       </c>
-      <c r="D243" t="s">
-[...8 lines deleted...]
-      <c r="G243" s="1" t="s">
+      <c r="H243" t="s">
         <v>924</v>
-      </c>
-[...1 lines deleted...]
-        <v>925</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
+        <v>925</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
         <v>926</v>
       </c>
-      <c r="B244" t="s">
-[...2 lines deleted...]
-      <c r="C244" t="s">
+      <c r="D244" t="s">
+        <v>347</v>
+      </c>
+      <c r="E244" t="s">
+        <v>348</v>
+      </c>
+      <c r="F244" t="s">
+        <v>138</v>
+      </c>
+      <c r="G244" s="1" t="s">
         <v>927</v>
       </c>
-      <c r="D244" t="s">
-[...8 lines deleted...]
-      <c r="G244" s="1" t="s">
+      <c r="H244" t="s">
         <v>928</v>
-      </c>
-[...1 lines deleted...]
-        <v>929</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
+        <v>929</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
         <v>930</v>
       </c>
-      <c r="B245" t="s">
-[...2 lines deleted...]
-      <c r="C245" t="s">
+      <c r="D245" t="s">
+        <v>347</v>
+      </c>
+      <c r="E245" t="s">
+        <v>348</v>
+      </c>
+      <c r="F245" t="s">
+        <v>189</v>
+      </c>
+      <c r="G245" s="1" t="s">
         <v>931</v>
       </c>
-      <c r="D245" t="s">
-[...8 lines deleted...]
-      <c r="G245" s="1" t="s">
+      <c r="H245" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>933</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
+        <v>933</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
         <v>934</v>
       </c>
-      <c r="B246" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D246" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E246" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F246" t="s">
         <v>18</v>
       </c>
       <c r="G246" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H246" t="s">
         <v>936</v>
-      </c>
-[...1 lines deleted...]
-        <v>937</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
+        <v>937</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
         <v>938</v>
       </c>
-      <c r="B247" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D247" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E247" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F247" t="s">
         <v>18</v>
       </c>
       <c r="G247" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H247" t="s">
         <v>940</v>
-      </c>
-[...1 lines deleted...]
-        <v>941</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
+        <v>941</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
         <v>942</v>
       </c>
-      <c r="B248" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D248" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E248" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F248" t="s">
         <v>18</v>
       </c>
       <c r="G248" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H248" t="s">
         <v>944</v>
-      </c>
-[...1 lines deleted...]
-        <v>945</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>945</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
         <v>946</v>
       </c>
-      <c r="B249" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D249" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E249" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F249" t="s">
         <v>18</v>
       </c>
       <c r="G249" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H249" t="s">
         <v>948</v>
-      </c>
-[...1 lines deleted...]
-        <v>949</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>949</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
         <v>950</v>
       </c>
-      <c r="B250" t="s">
-[...2 lines deleted...]
-      <c r="C250" t="s">
+      <c r="D250" t="s">
+        <v>347</v>
+      </c>
+      <c r="E250" t="s">
+        <v>348</v>
+      </c>
+      <c r="F250" t="s">
+        <v>18</v>
+      </c>
+      <c r="G250" s="1" t="s">
         <v>951</v>
       </c>
-      <c r="D250" t="s">
-[...8 lines deleted...]
-      <c r="G250" s="1" t="s">
+      <c r="H250" t="s">
         <v>952</v>
-      </c>
-[...1 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
+        <v>953</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
         <v>954</v>
       </c>
-      <c r="B251" t="s">
-[...2 lines deleted...]
-      <c r="C251" t="s">
+      <c r="D251" t="s">
+        <v>347</v>
+      </c>
+      <c r="E251" t="s">
+        <v>348</v>
+      </c>
+      <c r="F251" t="s">
+        <v>86</v>
+      </c>
+      <c r="G251" s="1" t="s">
         <v>955</v>
       </c>
-      <c r="D251" t="s">
-[...8 lines deleted...]
-      <c r="G251" s="1" t="s">
+      <c r="H251" t="s">
         <v>956</v>
-      </c>
-[...1 lines deleted...]
-        <v>957</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
+        <v>957</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
         <v>958</v>
       </c>
-      <c r="B252" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D252" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E252" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F252" t="s">
         <v>23</v>
       </c>
       <c r="G252" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H252" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
+        <v>961</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
         <v>962</v>
       </c>
-      <c r="B253" t="s">
-[...2 lines deleted...]
-      <c r="C253" t="s">
+      <c r="D253" t="s">
+        <v>347</v>
+      </c>
+      <c r="E253" t="s">
+        <v>348</v>
+      </c>
+      <c r="F253" t="s">
+        <v>23</v>
+      </c>
+      <c r="G253" s="1" t="s">
         <v>963</v>
       </c>
-      <c r="D253" t="s">
-[...8 lines deleted...]
-      <c r="G253" s="1" t="s">
+      <c r="H253" t="s">
         <v>964</v>
-      </c>
-[...1 lines deleted...]
-        <v>965</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
+        <v>965</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
         <v>966</v>
       </c>
-      <c r="B254" t="s">
-[...2 lines deleted...]
-      <c r="C254" t="s">
+      <c r="D254" t="s">
+        <v>347</v>
+      </c>
+      <c r="E254" t="s">
+        <v>348</v>
+      </c>
+      <c r="F254" t="s">
+        <v>28</v>
+      </c>
+      <c r="G254" s="1" t="s">
         <v>967</v>
       </c>
-      <c r="D254" t="s">
-[...8 lines deleted...]
-      <c r="G254" s="1" t="s">
+      <c r="H254" t="s">
         <v>968</v>
-      </c>
-[...1 lines deleted...]
-        <v>969</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
+        <v>969</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
         <v>970</v>
       </c>
-      <c r="B255" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D255" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E255" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F255" t="s">
         <v>18</v>
       </c>
       <c r="G255" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="H255" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
+        <v>973</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
         <v>974</v>
       </c>
-      <c r="B256" t="s">
-[...2 lines deleted...]
-      <c r="C256" t="s">
+      <c r="D256" t="s">
+        <v>347</v>
+      </c>
+      <c r="E256" t="s">
+        <v>348</v>
+      </c>
+      <c r="F256" t="s">
+        <v>18</v>
+      </c>
+      <c r="G256" s="1" t="s">
         <v>975</v>
       </c>
-      <c r="D256" t="s">
-[...8 lines deleted...]
-      <c r="G256" s="1" t="s">
+      <c r="H256" t="s">
         <v>976</v>
-      </c>
-[...1 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
+        <v>977</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
         <v>978</v>
       </c>
-      <c r="B257" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D257" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E257" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F257" t="s">
         <v>23</v>
       </c>
       <c r="G257" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="H257" t="s">
         <v>980</v>
-      </c>
-[...1 lines deleted...]
-        <v>981</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
+        <v>981</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
         <v>982</v>
       </c>
-      <c r="B258" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D258" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E258" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F258" t="s">
         <v>23</v>
       </c>
       <c r="G258" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="H258" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
+        <v>985</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
         <v>986</v>
       </c>
-      <c r="B259" t="s">
-[...2 lines deleted...]
-      <c r="C259" t="s">
+      <c r="D259" t="s">
+        <v>347</v>
+      </c>
+      <c r="E259" t="s">
+        <v>348</v>
+      </c>
+      <c r="F259" t="s">
+        <v>23</v>
+      </c>
+      <c r="G259" s="1" t="s">
         <v>987</v>
       </c>
-      <c r="D259" t="s">
-[...8 lines deleted...]
-      <c r="G259" s="1" t="s">
+      <c r="H259" t="s">
         <v>988</v>
-      </c>
-[...1 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
+        <v>989</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
         <v>990</v>
       </c>
-      <c r="B260" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D260" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E260" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F260" t="s">
         <v>18</v>
       </c>
       <c r="G260" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="H260" t="s">
         <v>992</v>
-      </c>
-[...1 lines deleted...]
-        <v>993</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
+        <v>993</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
         <v>994</v>
       </c>
-      <c r="B261" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D261" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E261" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F261" t="s">
         <v>18</v>
       </c>
       <c r="G261" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="H261" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
+        <v>997</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
         <v>998</v>
       </c>
-      <c r="B262" t="s">
-[...2 lines deleted...]
-      <c r="C262" t="s">
+      <c r="D262" t="s">
+        <v>347</v>
+      </c>
+      <c r="E262" t="s">
+        <v>348</v>
+      </c>
+      <c r="F262" t="s">
+        <v>18</v>
+      </c>
+      <c r="G262" s="1" t="s">
         <v>999</v>
       </c>
-      <c r="D262" t="s">
-[...8 lines deleted...]
-      <c r="G262" s="1" t="s">
+      <c r="H262" t="s">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
         <v>1002</v>
       </c>
-      <c r="B263" t="s">
-[...2 lines deleted...]
-      <c r="C263" t="s">
+      <c r="D263" t="s">
+        <v>347</v>
+      </c>
+      <c r="E263" t="s">
+        <v>348</v>
+      </c>
+      <c r="F263" t="s">
+        <v>138</v>
+      </c>
+      <c r="G263" s="1" t="s">
         <v>1003</v>
       </c>
-      <c r="D263" t="s">
-[...8 lines deleted...]
-      <c r="G263" s="1" t="s">
+      <c r="H263" t="s">
         <v>1004</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
         <v>1006</v>
       </c>
-      <c r="B264" t="s">
-[...2 lines deleted...]
-      <c r="C264" t="s">
+      <c r="D264" t="s">
+        <v>347</v>
+      </c>
+      <c r="E264" t="s">
+        <v>348</v>
+      </c>
+      <c r="F264" t="s">
+        <v>23</v>
+      </c>
+      <c r="G264" s="1" t="s">
         <v>1007</v>
       </c>
-      <c r="D264" t="s">
-[...8 lines deleted...]
-      <c r="G264" s="1" t="s">
+      <c r="H264" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
         <v>1010</v>
       </c>
-      <c r="B265" t="s">
-[...2 lines deleted...]
-      <c r="C265" t="s">
+      <c r="D265" t="s">
+        <v>347</v>
+      </c>
+      <c r="E265" t="s">
+        <v>348</v>
+      </c>
+      <c r="F265" t="s">
+        <v>878</v>
+      </c>
+      <c r="G265" s="1" t="s">
         <v>1011</v>
       </c>
-      <c r="D265" t="s">
-[...8 lines deleted...]
-      <c r="G265" s="1" t="s">
+      <c r="H265" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>1013</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
         <v>1014</v>
       </c>
-      <c r="B266" t="s">
-[...2 lines deleted...]
-      <c r="C266" t="s">
+      <c r="D266" t="s">
+        <v>347</v>
+      </c>
+      <c r="E266" t="s">
+        <v>348</v>
+      </c>
+      <c r="F266" t="s">
+        <v>56</v>
+      </c>
+      <c r="G266" s="1" t="s">
         <v>1015</v>
-      </c>
-[...10 lines deleted...]
-        <v>375</v>
       </c>
       <c r="H266" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
         <v>1017</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
         <v>1018</v>
       </c>
       <c r="D267" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E267" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F267" t="s">
+        <v>189</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H267" t="s">
         <v>1019</v>
-      </c>
-[...4 lines deleted...]
-        <v>1021</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D268" t="s">
+        <v>347</v>
+      </c>
+      <c r="E268" t="s">
+        <v>348</v>
+      </c>
+      <c r="F268" t="s">
         <v>1022</v>
       </c>
-      <c r="B268" t="s">
-[...2 lines deleted...]
-      <c r="C268" t="s">
+      <c r="G268" s="1" t="s">
         <v>1023</v>
       </c>
-      <c r="D268" t="s">
-[...8 lines deleted...]
-      <c r="G268" s="1" t="s">
+      <c r="H268" t="s">
         <v>1024</v>
-      </c>
-[...1 lines deleted...]
-        <v>1025</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
         <v>1026</v>
       </c>
-      <c r="B269" t="s">
-[...2 lines deleted...]
-      <c r="C269" t="s">
+      <c r="D269" t="s">
+        <v>347</v>
+      </c>
+      <c r="E269" t="s">
+        <v>348</v>
+      </c>
+      <c r="F269" t="s">
+        <v>138</v>
+      </c>
+      <c r="G269" s="1" t="s">
         <v>1027</v>
       </c>
-      <c r="D269" t="s">
-[...8 lines deleted...]
-      <c r="G269" s="1" t="s">
+      <c r="H269" t="s">
         <v>1028</v>
-      </c>
-[...1 lines deleted...]
-        <v>1029</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
         <v>1030</v>
       </c>
-      <c r="B270" t="s">
-[...2 lines deleted...]
-      <c r="C270" t="s">
+      <c r="D270" t="s">
+        <v>347</v>
+      </c>
+      <c r="E270" t="s">
+        <v>348</v>
+      </c>
+      <c r="F270" t="s">
+        <v>420</v>
+      </c>
+      <c r="G270" s="1" t="s">
         <v>1031</v>
       </c>
-      <c r="D270" t="s">
-[...8 lines deleted...]
-      <c r="G270" s="1" t="s">
+      <c r="H270" t="s">
         <v>1032</v>
-      </c>
-[...1 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
         <v>1034</v>
       </c>
-      <c r="B271" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D271" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E271" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F271" t="s">
         <v>28</v>
       </c>
       <c r="G271" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H271" t="s">
         <v>1036</v>
-      </c>
-[...1 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
         <v>1038</v>
       </c>
-      <c r="B272" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D272" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E272" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F272" t="s">
         <v>28</v>
       </c>
       <c r="G272" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H272" t="s">
         <v>1040</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
         <v>1042</v>
       </c>
-      <c r="B273" t="s">
-[...2 lines deleted...]
-      <c r="C273" t="s">
+      <c r="D273" t="s">
+        <v>347</v>
+      </c>
+      <c r="E273" t="s">
+        <v>348</v>
+      </c>
+      <c r="F273" t="s">
+        <v>28</v>
+      </c>
+      <c r="G273" s="1" t="s">
         <v>1043</v>
       </c>
-      <c r="D273" t="s">
-[...8 lines deleted...]
-      <c r="G273" s="1" t="s">
+      <c r="H273" t="s">
         <v>1044</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
         <v>1046</v>
       </c>
-      <c r="B274" t="s">
-[...2 lines deleted...]
-      <c r="C274" t="s">
+      <c r="D274" t="s">
+        <v>347</v>
+      </c>
+      <c r="E274" t="s">
+        <v>348</v>
+      </c>
+      <c r="F274" t="s">
+        <v>138</v>
+      </c>
+      <c r="G274" s="1" t="s">
         <v>1047</v>
       </c>
-      <c r="D274" t="s">
-[...8 lines deleted...]
-      <c r="G274" s="1" t="s">
+      <c r="H274" t="s">
         <v>1048</v>
-      </c>
-[...1 lines deleted...]
-        <v>1049</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
         <v>1050</v>
       </c>
-      <c r="B275" t="s">
-[...2 lines deleted...]
-      <c r="C275" t="s">
+      <c r="D275" t="s">
+        <v>347</v>
+      </c>
+      <c r="E275" t="s">
+        <v>348</v>
+      </c>
+      <c r="F275" t="s">
+        <v>382</v>
+      </c>
+      <c r="G275" s="1" t="s">
         <v>1051</v>
       </c>
-      <c r="D275" t="s">
-[...8 lines deleted...]
-      <c r="G275" s="1" t="s">
+      <c r="H275" t="s">
         <v>1052</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
         <v>1054</v>
       </c>
-      <c r="B276" t="s">
-[...2 lines deleted...]
-      <c r="C276" t="s">
+      <c r="D276" t="s">
+        <v>347</v>
+      </c>
+      <c r="E276" t="s">
+        <v>348</v>
+      </c>
+      <c r="F276" t="s">
+        <v>420</v>
+      </c>
+      <c r="G276" s="1" t="s">
         <v>1055</v>
       </c>
-      <c r="D276" t="s">
-[...8 lines deleted...]
-      <c r="G276" s="1" t="s">
+      <c r="H276" t="s">
         <v>1056</v>
-      </c>
-[...1 lines deleted...]
-        <v>1057</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
         <v>1058</v>
       </c>
-      <c r="B277" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D277" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E277" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F277" t="s">
         <v>18</v>
       </c>
       <c r="G277" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H277" t="s">
         <v>1060</v>
-      </c>
-[...1 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
         <v>1062</v>
       </c>
-      <c r="B278" t="s">
-[...2 lines deleted...]
-      <c r="C278" t="s">
+      <c r="D278" t="s">
+        <v>347</v>
+      </c>
+      <c r="E278" t="s">
+        <v>348</v>
+      </c>
+      <c r="F278" t="s">
+        <v>18</v>
+      </c>
+      <c r="G278" s="1" t="s">
         <v>1063</v>
       </c>
-      <c r="D278" t="s">
-[...8 lines deleted...]
-      <c r="G278" s="1" t="s">
+      <c r="H278" t="s">
         <v>1064</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
         <v>1066</v>
       </c>
-      <c r="B279" t="s">
-[...2 lines deleted...]
-      <c r="C279" t="s">
+      <c r="D279" t="s">
+        <v>347</v>
+      </c>
+      <c r="E279" t="s">
+        <v>348</v>
+      </c>
+      <c r="F279" t="s">
+        <v>23</v>
+      </c>
+      <c r="G279" s="1" t="s">
         <v>1067</v>
       </c>
-      <c r="D279" t="s">
-[...8 lines deleted...]
-      <c r="G279" s="1" t="s">
+      <c r="H279" t="s">
         <v>1068</v>
-      </c>
-[...1 lines deleted...]
-        <v>1069</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
         <v>1070</v>
       </c>
-      <c r="B280" t="s">
-[...2 lines deleted...]
-      <c r="C280" t="s">
+      <c r="D280" t="s">
+        <v>347</v>
+      </c>
+      <c r="E280" t="s">
+        <v>348</v>
+      </c>
+      <c r="F280" t="s">
+        <v>86</v>
+      </c>
+      <c r="G280" s="1" t="s">
         <v>1071</v>
       </c>
-      <c r="D280" t="s">
-[...8 lines deleted...]
-      <c r="G280" s="1" t="s">
+      <c r="H280" t="s">
         <v>1072</v>
-      </c>
-[...1 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
         <v>1074</v>
       </c>
-      <c r="B281" t="s">
-[...2 lines deleted...]
-      <c r="C281" t="s">
+      <c r="D281" t="s">
+        <v>347</v>
+      </c>
+      <c r="E281" t="s">
+        <v>348</v>
+      </c>
+      <c r="F281" t="s">
+        <v>56</v>
+      </c>
+      <c r="G281" s="1" t="s">
         <v>1075</v>
       </c>
-      <c r="D281" t="s">
-[...8 lines deleted...]
-      <c r="G281" s="1" t="s">
+      <c r="H281" t="s">
         <v>1076</v>
-      </c>
-[...1 lines deleted...]
-        <v>1077</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
         <v>1078</v>
       </c>
-      <c r="B282" t="s">
-[...2 lines deleted...]
-      <c r="C282" t="s">
+      <c r="D282" t="s">
+        <v>347</v>
+      </c>
+      <c r="E282" t="s">
+        <v>348</v>
+      </c>
+      <c r="F282" t="s">
+        <v>255</v>
+      </c>
+      <c r="G282" s="1" t="s">
         <v>1079</v>
       </c>
-      <c r="D282" t="s">
-[...8 lines deleted...]
-      <c r="G282" s="1" t="s">
+      <c r="H282" t="s">
         <v>1080</v>
-      </c>
-[...1 lines deleted...]
-        <v>1081</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
         <v>1082</v>
       </c>
-      <c r="B283" t="s">
-[...2 lines deleted...]
-      <c r="C283" t="s">
+      <c r="D283" t="s">
+        <v>347</v>
+      </c>
+      <c r="E283" t="s">
+        <v>348</v>
+      </c>
+      <c r="F283" t="s">
+        <v>255</v>
+      </c>
+      <c r="G283" s="1" t="s">
         <v>1083</v>
       </c>
-      <c r="D283" t="s">
-[...8 lines deleted...]
-      <c r="G283" s="1" t="s">
+      <c r="H283" t="s">
         <v>1084</v>
-      </c>
-[...1 lines deleted...]
-        <v>1085</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
         <v>1086</v>
       </c>
-      <c r="B284" t="s">
-[...2 lines deleted...]
-      <c r="C284" t="s">
+      <c r="D284" t="s">
+        <v>347</v>
+      </c>
+      <c r="E284" t="s">
+        <v>348</v>
+      </c>
+      <c r="F284" t="s">
+        <v>28</v>
+      </c>
+      <c r="G284" s="1" t="s">
         <v>1087</v>
       </c>
-      <c r="D284" t="s">
-[...8 lines deleted...]
-      <c r="G284" s="1" t="s">
+      <c r="H284" t="s">
         <v>1088</v>
-      </c>
-[...1 lines deleted...]
-        <v>1089</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
         <v>1090</v>
       </c>
-      <c r="B285" t="s">
-[...2 lines deleted...]
-      <c r="C285" t="s">
+      <c r="D285" t="s">
+        <v>347</v>
+      </c>
+      <c r="E285" t="s">
+        <v>348</v>
+      </c>
+      <c r="F285" t="s">
+        <v>61</v>
+      </c>
+      <c r="G285" s="1" t="s">
         <v>1091</v>
       </c>
-      <c r="D285" t="s">
-[...8 lines deleted...]
-      <c r="G285" s="1" t="s">
+      <c r="H285" t="s">
         <v>1092</v>
-      </c>
-[...1 lines deleted...]
-        <v>1093</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
         <v>1094</v>
       </c>
-      <c r="B286" t="s">
-[...2 lines deleted...]
-      <c r="C286" t="s">
+      <c r="D286" t="s">
+        <v>347</v>
+      </c>
+      <c r="E286" t="s">
+        <v>348</v>
+      </c>
+      <c r="F286" t="s">
+        <v>28</v>
+      </c>
+      <c r="G286" s="1" t="s">
         <v>1095</v>
       </c>
-      <c r="D286" t="s">
-[...8 lines deleted...]
-      <c r="G286" s="1" t="s">
+      <c r="H286" t="s">
         <v>1096</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
         <v>1098</v>
       </c>
-      <c r="B287" t="s">
-[...2 lines deleted...]
-      <c r="C287" t="s">
+      <c r="D287" t="s">
+        <v>347</v>
+      </c>
+      <c r="E287" t="s">
+        <v>348</v>
+      </c>
+      <c r="F287" t="s">
+        <v>23</v>
+      </c>
+      <c r="G287" s="1" t="s">
         <v>1099</v>
       </c>
-      <c r="D287" t="s">
-[...8 lines deleted...]
-      <c r="G287" s="1" t="s">
+      <c r="H287" t="s">
         <v>1100</v>
-      </c>
-[...1 lines deleted...]
-        <v>1101</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
         <v>1102</v>
       </c>
-      <c r="B288" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D288" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E288" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F288" t="s">
         <v>18</v>
       </c>
       <c r="G288" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H288" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
         <v>1106</v>
       </c>
-      <c r="B289" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D289" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E289" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F289" t="s">
         <v>18</v>
       </c>
       <c r="G289" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H289" t="s">
         <v>1108</v>
-      </c>
-[...1 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
         <v>1110</v>
       </c>
-      <c r="B290" t="s">
-[...2 lines deleted...]
-      <c r="C290" t="s">
+      <c r="D290" t="s">
+        <v>347</v>
+      </c>
+      <c r="E290" t="s">
+        <v>348</v>
+      </c>
+      <c r="F290" t="s">
+        <v>18</v>
+      </c>
+      <c r="G290" s="1" t="s">
         <v>1111</v>
-      </c>
-[...10 lines deleted...]
-        <v>375</v>
       </c>
       <c r="H290" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
         <v>1113</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
         <v>1114</v>
       </c>
       <c r="D291" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E291" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F291" t="s">
-        <v>189</v>
+        <v>470</v>
       </c>
       <c r="G291" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H291" t="s">
         <v>1115</v>
-      </c>
-[...1 lines deleted...]
-        <v>1116</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
         <v>1117</v>
       </c>
-      <c r="B292" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D292" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E292" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F292" t="s">
         <v>189</v>
       </c>
       <c r="G292" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H292" t="s">
         <v>1119</v>
-      </c>
-[...1 lines deleted...]
-        <v>1120</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
         <v>1121</v>
       </c>
-      <c r="B293" t="s">
-[...2 lines deleted...]
-      <c r="C293" t="s">
+      <c r="D293" t="s">
+        <v>347</v>
+      </c>
+      <c r="E293" t="s">
+        <v>348</v>
+      </c>
+      <c r="F293" t="s">
+        <v>189</v>
+      </c>
+      <c r="G293" s="1" t="s">
         <v>1122</v>
       </c>
-      <c r="D293" t="s">
-[...8 lines deleted...]
-      <c r="G293" s="1" t="s">
+      <c r="H293" t="s">
         <v>1123</v>
-      </c>
-[...1 lines deleted...]
-        <v>1124</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
         <v>1125</v>
       </c>
-      <c r="B294" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D294" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E294" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F294" t="s">
         <v>138</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>375</v>
+        <v>1126</v>
       </c>
       <c r="H294" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
         <v>1128</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
         <v>1129</v>
       </c>
       <c r="D295" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E295" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F295" t="s">
-        <v>13</v>
+        <v>138</v>
       </c>
       <c r="G295" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H295" t="s">
         <v>1130</v>
-      </c>
-[...1 lines deleted...]
-        <v>1131</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
         <v>1132</v>
       </c>
-      <c r="B296" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D296" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E296" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F296" t="s">
         <v>13</v>
       </c>
       <c r="G296" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H296" t="s">
         <v>1134</v>
-      </c>
-[...1 lines deleted...]
-        <v>1135</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
         <v>1136</v>
       </c>
-      <c r="B297" t="s">
-[...2 lines deleted...]
-      <c r="C297" t="s">
+      <c r="D297" t="s">
+        <v>347</v>
+      </c>
+      <c r="E297" t="s">
+        <v>348</v>
+      </c>
+      <c r="F297" t="s">
+        <v>13</v>
+      </c>
+      <c r="G297" s="1" t="s">
         <v>1137</v>
       </c>
-      <c r="D297" t="s">
-[...8 lines deleted...]
-      <c r="G297" s="1" t="s">
+      <c r="H297" t="s">
         <v>1138</v>
-      </c>
-[...1 lines deleted...]
-        <v>1139</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
         <v>1140</v>
       </c>
-      <c r="B298" t="s">
-[...2 lines deleted...]
-      <c r="C298" t="s">
+      <c r="D298" t="s">
+        <v>347</v>
+      </c>
+      <c r="E298" t="s">
+        <v>348</v>
+      </c>
+      <c r="F298" t="s">
+        <v>420</v>
+      </c>
+      <c r="G298" s="1" t="s">
         <v>1141</v>
       </c>
-      <c r="D298" t="s">
-[...8 lines deleted...]
-      <c r="G298" s="1" t="s">
+      <c r="H298" t="s">
         <v>1142</v>
-      </c>
-[...1 lines deleted...]
-        <v>1143</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
         <v>1144</v>
       </c>
-      <c r="B299" t="s">
-[...2 lines deleted...]
-      <c r="C299" t="s">
+      <c r="D299" t="s">
+        <v>347</v>
+      </c>
+      <c r="E299" t="s">
+        <v>348</v>
+      </c>
+      <c r="F299" t="s">
+        <v>42</v>
+      </c>
+      <c r="G299" s="1" t="s">
         <v>1145</v>
       </c>
-      <c r="D299" t="s">
-[...8 lines deleted...]
-      <c r="G299" s="1" t="s">
+      <c r="H299" t="s">
         <v>1146</v>
-      </c>
-[...1 lines deleted...]
-        <v>1147</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
         <v>1148</v>
       </c>
-      <c r="B300" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D300" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E300" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F300" t="s">
         <v>18</v>
       </c>
       <c r="G300" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H300" t="s">
         <v>1150</v>
-      </c>
-[...1 lines deleted...]
-        <v>1151</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
         <v>1152</v>
       </c>
-      <c r="B301" t="s">
-[...2 lines deleted...]
-      <c r="C301" t="s">
+      <c r="D301" t="s">
+        <v>347</v>
+      </c>
+      <c r="E301" t="s">
+        <v>348</v>
+      </c>
+      <c r="F301" t="s">
+        <v>18</v>
+      </c>
+      <c r="G301" s="1" t="s">
         <v>1153</v>
       </c>
-      <c r="D301" t="s">
-[...8 lines deleted...]
-      <c r="G301" s="1" t="s">
+      <c r="H301" t="s">
         <v>1154</v>
-      </c>
-[...1 lines deleted...]
-        <v>1155</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
         <v>1156</v>
       </c>
-      <c r="B302" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D302" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E302" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F302" t="s">
         <v>23</v>
       </c>
       <c r="G302" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H302" t="s">
         <v>1158</v>
-      </c>
-[...1 lines deleted...]
-        <v>1159</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
         <v>1160</v>
       </c>
-      <c r="B303" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D303" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E303" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F303" t="s">
         <v>23</v>
       </c>
       <c r="G303" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H303" t="s">
         <v>1162</v>
-      </c>
-[...1 lines deleted...]
-        <v>1163</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
         <v>1164</v>
       </c>
-      <c r="B304" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D304" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E304" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F304" t="s">
         <v>23</v>
       </c>
       <c r="G304" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H304" t="s">
         <v>1166</v>
-      </c>
-[...1 lines deleted...]
-        <v>1167</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
         <v>1168</v>
       </c>
-      <c r="B305" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D305" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E305" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F305" t="s">
         <v>23</v>
       </c>
       <c r="G305" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H305" t="s">
         <v>1170</v>
-      </c>
-[...1 lines deleted...]
-        <v>1171</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
         <v>1172</v>
       </c>
-      <c r="B306" t="s">
-[...2 lines deleted...]
-      <c r="C306" t="s">
+      <c r="D306" t="s">
+        <v>347</v>
+      </c>
+      <c r="E306" t="s">
+        <v>348</v>
+      </c>
+      <c r="F306" t="s">
+        <v>23</v>
+      </c>
+      <c r="G306" s="1" t="s">
         <v>1173</v>
       </c>
-      <c r="D306" t="s">
-[...8 lines deleted...]
-      <c r="G306" s="1" t="s">
+      <c r="H306" t="s">
         <v>1174</v>
-      </c>
-[...1 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
         <v>1176</v>
       </c>
-      <c r="B307" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D307" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E307" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F307" t="s">
         <v>86</v>
       </c>
       <c r="G307" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H307" t="s">
         <v>1178</v>
-      </c>
-[...1 lines deleted...]
-        <v>1179</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
         <v>1180</v>
       </c>
-      <c r="B308" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D308" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E308" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F308" t="s">
         <v>86</v>
       </c>
       <c r="G308" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="H308" t="s">
         <v>1182</v>
-      </c>
-[...1 lines deleted...]
-        <v>1183</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
         <v>1184</v>
       </c>
-      <c r="B309" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D309" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E309" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F309" t="s">
         <v>86</v>
       </c>
       <c r="G309" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H309" t="s">
         <v>1186</v>
-      </c>
-[...1 lines deleted...]
-        <v>1187</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
         <v>1188</v>
       </c>
-      <c r="B310" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D310" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E310" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F310" t="s">
         <v>86</v>
       </c>
       <c r="G310" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H310" t="s">
         <v>1190</v>
-      </c>
-[...1 lines deleted...]
-        <v>1191</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
         <v>1192</v>
       </c>
-      <c r="B311" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D311" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E311" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F311" t="s">
         <v>86</v>
       </c>
       <c r="G311" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H311" t="s">
         <v>1194</v>
-      </c>
-[...1 lines deleted...]
-        <v>1195</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
         <v>1196</v>
       </c>
-      <c r="B312" t="s">
-[...2 lines deleted...]
-      <c r="C312" t="s">
+      <c r="D312" t="s">
+        <v>347</v>
+      </c>
+      <c r="E312" t="s">
+        <v>348</v>
+      </c>
+      <c r="F312" t="s">
+        <v>86</v>
+      </c>
+      <c r="G312" s="1" t="s">
         <v>1197</v>
       </c>
-      <c r="D312" t="s">
-[...8 lines deleted...]
-      <c r="G312" s="1" t="s">
+      <c r="H312" t="s">
         <v>1198</v>
-      </c>
-[...1 lines deleted...]
-        <v>1199</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
         <v>1200</v>
       </c>
-      <c r="B313" t="s">
-[...2 lines deleted...]
-      <c r="C313" t="s">
+      <c r="D313" t="s">
+        <v>347</v>
+      </c>
+      <c r="E313" t="s">
+        <v>348</v>
+      </c>
+      <c r="F313" t="s">
+        <v>28</v>
+      </c>
+      <c r="G313" s="1" t="s">
         <v>1201</v>
       </c>
-      <c r="D313" t="s">
-[...8 lines deleted...]
-      <c r="G313" s="1" t="s">
+      <c r="H313" t="s">
         <v>1202</v>
-      </c>
-[...1 lines deleted...]
-        <v>1203</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
         <v>1204</v>
       </c>
-      <c r="B314" t="s">
-[...2 lines deleted...]
-      <c r="C314" t="s">
+      <c r="D314" t="s">
+        <v>347</v>
+      </c>
+      <c r="E314" t="s">
+        <v>348</v>
+      </c>
+      <c r="F314" t="s">
+        <v>382</v>
+      </c>
+      <c r="G314" s="1" t="s">
         <v>1205</v>
       </c>
-      <c r="D314" t="s">
-[...8 lines deleted...]
-      <c r="G314" s="1" t="s">
+      <c r="H314" t="s">
         <v>1206</v>
-      </c>
-[...1 lines deleted...]
-        <v>1207</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
         <v>1208</v>
       </c>
-      <c r="B315" t="s">
-[...2 lines deleted...]
-      <c r="C315" t="s">
+      <c r="D315" t="s">
+        <v>347</v>
+      </c>
+      <c r="E315" t="s">
+        <v>348</v>
+      </c>
+      <c r="F315" t="s">
+        <v>56</v>
+      </c>
+      <c r="G315" s="1" t="s">
         <v>1209</v>
       </c>
-      <c r="D315" t="s">
-[...8 lines deleted...]
-      <c r="G315" s="1" t="s">
+      <c r="H315" t="s">
         <v>1210</v>
-      </c>
-[...1 lines deleted...]
-        <v>1211</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
         <v>1212</v>
       </c>
-      <c r="B316" t="s">
-[...2 lines deleted...]
-      <c r="C316" t="s">
+      <c r="D316" t="s">
+        <v>347</v>
+      </c>
+      <c r="E316" t="s">
+        <v>348</v>
+      </c>
+      <c r="F316" t="s">
+        <v>42</v>
+      </c>
+      <c r="G316" s="1" t="s">
         <v>1213</v>
       </c>
-      <c r="D316" t="s">
-[...8 lines deleted...]
-      <c r="G316" s="1" t="s">
+      <c r="H316" t="s">
         <v>1214</v>
-      </c>
-[...1 lines deleted...]
-        <v>1215</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
         <v>1216</v>
       </c>
-      <c r="B317" t="s">
-[...2 lines deleted...]
-      <c r="C317" t="s">
+      <c r="D317" t="s">
+        <v>347</v>
+      </c>
+      <c r="E317" t="s">
+        <v>348</v>
+      </c>
+      <c r="F317" t="s">
+        <v>138</v>
+      </c>
+      <c r="G317" s="1" t="s">
         <v>1217</v>
       </c>
-      <c r="D317" t="s">
-[...8 lines deleted...]
-      <c r="G317" s="1" t="s">
+      <c r="H317" t="s">
         <v>1218</v>
-      </c>
-[...1 lines deleted...]
-        <v>1219</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
         <v>1220</v>
       </c>
-      <c r="B318" t="s">
-[...2 lines deleted...]
-      <c r="C318" t="s">
+      <c r="D318" t="s">
+        <v>347</v>
+      </c>
+      <c r="E318" t="s">
+        <v>348</v>
+      </c>
+      <c r="F318" t="s">
+        <v>13</v>
+      </c>
+      <c r="G318" s="1" t="s">
         <v>1221</v>
       </c>
-      <c r="D318" t="s">
-[...8 lines deleted...]
-      <c r="G318" s="1" t="s">
+      <c r="H318" t="s">
         <v>1222</v>
-      </c>
-[...1 lines deleted...]
-        <v>1223</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
         <v>1224</v>
       </c>
-      <c r="B319" t="s">
-[...2 lines deleted...]
-      <c r="C319" t="s">
+      <c r="D319" t="s">
+        <v>347</v>
+      </c>
+      <c r="E319" t="s">
+        <v>348</v>
+      </c>
+      <c r="F319" t="s">
+        <v>86</v>
+      </c>
+      <c r="G319" s="1" t="s">
         <v>1225</v>
       </c>
-      <c r="D319" t="s">
-[...5 lines deleted...]
-      <c r="F319" t="s">
+      <c r="H319" t="s">
         <v>1226</v>
-      </c>
-[...4 lines deleted...]
-        <v>1228</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D320" t="s">
+        <v>347</v>
+      </c>
+      <c r="E320" t="s">
+        <v>348</v>
+      </c>
+      <c r="F320" t="s">
         <v>1229</v>
       </c>
-      <c r="B320" t="s">
-[...2 lines deleted...]
-      <c r="C320" t="s">
+      <c r="G320" s="1" t="s">
         <v>1230</v>
       </c>
-      <c r="D320" t="s">
-[...8 lines deleted...]
-      <c r="G320" s="1" t="s">
+      <c r="H320" t="s">
         <v>1231</v>
-      </c>
-[...1 lines deleted...]
-        <v>1232</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
         <v>1233</v>
       </c>
-      <c r="B321" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D321" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E321" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F321" t="s">
         <v>86</v>
       </c>
       <c r="G321" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H321" t="s">
         <v>1235</v>
-      </c>
-[...1 lines deleted...]
-        <v>1236</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
         <v>1237</v>
       </c>
-      <c r="B322" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D322" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E322" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F322" t="s">
         <v>86</v>
       </c>
       <c r="G322" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H322" t="s">
         <v>1239</v>
-      </c>
-[...1 lines deleted...]
-        <v>1240</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
         <v>1241</v>
       </c>
-      <c r="B323" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D323" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E323" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F323" t="s">
         <v>86</v>
       </c>
       <c r="G323" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="H323" t="s">
         <v>1243</v>
-      </c>
-[...1 lines deleted...]
-        <v>1244</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
         <v>1245</v>
       </c>
-      <c r="B324" t="s">
-[...2 lines deleted...]
-      <c r="C324" t="s">
+      <c r="D324" t="s">
+        <v>347</v>
+      </c>
+      <c r="E324" t="s">
+        <v>348</v>
+      </c>
+      <c r="F324" t="s">
+        <v>86</v>
+      </c>
+      <c r="G324" s="1" t="s">
         <v>1246</v>
       </c>
-      <c r="D324" t="s">
-[...8 lines deleted...]
-      <c r="G324" s="1" t="s">
+      <c r="H324" t="s">
         <v>1247</v>
-      </c>
-[...1 lines deleted...]
-        <v>1248</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
         <v>1249</v>
       </c>
-      <c r="B325" t="s">
-[...2 lines deleted...]
-      <c r="C325" t="s">
+      <c r="D325" t="s">
+        <v>347</v>
+      </c>
+      <c r="E325" t="s">
+        <v>348</v>
+      </c>
+      <c r="F325" t="s">
+        <v>23</v>
+      </c>
+      <c r="G325" s="1" t="s">
         <v>1250</v>
-      </c>
-[...10 lines deleted...]
-        <v>375</v>
       </c>
       <c r="H325" t="s">
         <v>1251</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
         <v>1252</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
         <v>1253</v>
       </c>
       <c r="D326" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E326" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F326" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="G326" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H326" t="s">
         <v>1254</v>
-      </c>
-[...1 lines deleted...]
-        <v>1255</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
         <v>1256</v>
       </c>
-      <c r="B327" t="s">
-[...2 lines deleted...]
-      <c r="C327" t="s">
+      <c r="D327" t="s">
+        <v>347</v>
+      </c>
+      <c r="E327" t="s">
+        <v>348</v>
+      </c>
+      <c r="F327" t="s">
+        <v>18</v>
+      </c>
+      <c r="G327" s="1" t="s">
         <v>1257</v>
       </c>
-      <c r="D327" t="s">
-[...8 lines deleted...]
-      <c r="G327" s="1" t="s">
+      <c r="H327" t="s">
         <v>1258</v>
-      </c>
-[...1 lines deleted...]
-        <v>1259</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
         <v>1260</v>
       </c>
-      <c r="B328" t="s">
-[...2 lines deleted...]
-      <c r="C328" t="s">
+      <c r="D328" t="s">
+        <v>347</v>
+      </c>
+      <c r="E328" t="s">
+        <v>348</v>
+      </c>
+      <c r="F328" t="s">
+        <v>407</v>
+      </c>
+      <c r="G328" s="1" t="s">
         <v>1261</v>
       </c>
-      <c r="D328" t="s">
-[...8 lines deleted...]
-      <c r="G328" s="1" t="s">
+      <c r="H328" t="s">
         <v>1262</v>
-      </c>
-[...1 lines deleted...]
-        <v>1263</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
         <v>1264</v>
       </c>
-      <c r="B329" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D329" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E329" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F329" t="s">
         <v>23</v>
       </c>
       <c r="G329" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H329" t="s">
         <v>1266</v>
-      </c>
-[...1 lines deleted...]
-        <v>1267</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
         <v>1268</v>
       </c>
-      <c r="B330" t="s">
-[...2 lines deleted...]
-      <c r="C330" t="s">
+      <c r="D330" t="s">
+        <v>347</v>
+      </c>
+      <c r="E330" t="s">
+        <v>348</v>
+      </c>
+      <c r="F330" t="s">
+        <v>23</v>
+      </c>
+      <c r="G330" s="1" t="s">
         <v>1269</v>
       </c>
-      <c r="D330" t="s">
-[...8 lines deleted...]
-      <c r="G330" s="1" t="s">
+      <c r="H330" t="s">
         <v>1270</v>
-      </c>
-[...1 lines deleted...]
-        <v>1271</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
         <v>1272</v>
       </c>
-      <c r="B331" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D331" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E331" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F331" t="s">
         <v>18</v>
       </c>
       <c r="G331" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H331" t="s">
         <v>1274</v>
-      </c>
-[...1 lines deleted...]
-        <v>1275</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
         <v>1276</v>
       </c>
-      <c r="B332" t="s">
-[...2 lines deleted...]
-      <c r="C332" t="s">
+      <c r="D332" t="s">
+        <v>347</v>
+      </c>
+      <c r="E332" t="s">
+        <v>348</v>
+      </c>
+      <c r="F332" t="s">
+        <v>18</v>
+      </c>
+      <c r="G332" s="1" t="s">
         <v>1277</v>
       </c>
-      <c r="D332" t="s">
-[...8 lines deleted...]
-      <c r="G332" s="1" t="s">
+      <c r="H332" t="s">
         <v>1278</v>
-      </c>
-[...1 lines deleted...]
-        <v>1279</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
         <v>1280</v>
       </c>
-      <c r="B333" t="s">
-[...2 lines deleted...]
-      <c r="C333" t="s">
+      <c r="D333" t="s">
+        <v>347</v>
+      </c>
+      <c r="E333" t="s">
+        <v>348</v>
+      </c>
+      <c r="F333" t="s">
+        <v>28</v>
+      </c>
+      <c r="G333" s="1" t="s">
         <v>1281</v>
       </c>
-      <c r="D333" t="s">
-[...8 lines deleted...]
-      <c r="G333" s="1" t="s">
+      <c r="H333" t="s">
         <v>1282</v>
-      </c>
-[...1 lines deleted...]
-        <v>1283</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
         <v>1284</v>
       </c>
-      <c r="B334" t="s">
-[...2 lines deleted...]
-      <c r="C334" t="s">
+      <c r="D334" t="s">
+        <v>347</v>
+      </c>
+      <c r="E334" t="s">
+        <v>348</v>
+      </c>
+      <c r="F334" t="s">
+        <v>56</v>
+      </c>
+      <c r="G334" s="1" t="s">
         <v>1285</v>
       </c>
-      <c r="D334" t="s">
-[...8 lines deleted...]
-      <c r="G334" s="1" t="s">
+      <c r="H334" t="s">
         <v>1286</v>
-      </c>
-[...1 lines deleted...]
-        <v>1287</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
         <v>1288</v>
       </c>
-      <c r="B335" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D335" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E335" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F335" t="s">
         <v>18</v>
       </c>
       <c r="G335" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H335" t="s">
         <v>1290</v>
-      </c>
-[...1 lines deleted...]
-        <v>1291</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
         <v>1292</v>
       </c>
-      <c r="B336" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D336" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E336" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F336" t="s">
         <v>18</v>
       </c>
       <c r="G336" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="H336" t="s">
         <v>1294</v>
-      </c>
-[...1 lines deleted...]
-        <v>1295</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
         <v>1296</v>
       </c>
-      <c r="B337" t="s">
-[...2 lines deleted...]
-      <c r="C337" t="s">
+      <c r="D337" t="s">
+        <v>347</v>
+      </c>
+      <c r="E337" t="s">
+        <v>348</v>
+      </c>
+      <c r="F337" t="s">
+        <v>18</v>
+      </c>
+      <c r="G337" s="1" t="s">
         <v>1297</v>
       </c>
-      <c r="D337" t="s">
-[...8 lines deleted...]
-      <c r="G337" s="1" t="s">
+      <c r="H337" t="s">
         <v>1298</v>
-      </c>
-[...1 lines deleted...]
-        <v>1299</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
         <v>1300</v>
       </c>
-      <c r="B338" t="s">
-[...2 lines deleted...]
-      <c r="C338" t="s">
+      <c r="D338" t="s">
+        <v>347</v>
+      </c>
+      <c r="E338" t="s">
+        <v>348</v>
+      </c>
+      <c r="F338" t="s">
+        <v>470</v>
+      </c>
+      <c r="G338" s="1" t="s">
         <v>1301</v>
       </c>
-      <c r="D338" t="s">
-[...8 lines deleted...]
-      <c r="G338" s="1" t="s">
+      <c r="H338" t="s">
         <v>1302</v>
-      </c>
-[...1 lines deleted...]
-        <v>1303</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
         <v>1304</v>
       </c>
-      <c r="B339" t="s">
-[...2 lines deleted...]
-      <c r="C339" t="s">
+      <c r="D339" t="s">
+        <v>347</v>
+      </c>
+      <c r="E339" t="s">
+        <v>348</v>
+      </c>
+      <c r="F339" t="s">
+        <v>420</v>
+      </c>
+      <c r="G339" s="1" t="s">
         <v>1305</v>
       </c>
-      <c r="D339" t="s">
-[...8 lines deleted...]
-      <c r="G339" s="1" t="s">
+      <c r="H339" t="s">
         <v>1306</v>
-      </c>
-[...1 lines deleted...]
-        <v>1307</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
         <v>1308</v>
       </c>
-      <c r="B340" t="s">
-[...2 lines deleted...]
-      <c r="C340" t="s">
+      <c r="D340" t="s">
+        <v>347</v>
+      </c>
+      <c r="E340" t="s">
+        <v>348</v>
+      </c>
+      <c r="F340" t="s">
+        <v>420</v>
+      </c>
+      <c r="G340" s="1" t="s">
         <v>1309</v>
       </c>
-      <c r="D340" t="s">
-[...8 lines deleted...]
-      <c r="G340" s="1" t="s">
+      <c r="H340" t="s">
         <v>1310</v>
-      </c>
-[...1 lines deleted...]
-        <v>1311</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
         <v>1312</v>
       </c>
-      <c r="B341" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D341" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E341" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F341" t="s">
         <v>86</v>
       </c>
       <c r="G341" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H341" t="s">
         <v>1314</v>
-      </c>
-[...1 lines deleted...]
-        <v>1315</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
         <v>1316</v>
       </c>
-      <c r="B342" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D342" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E342" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F342" t="s">
         <v>86</v>
       </c>
       <c r="G342" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H342" t="s">
         <v>1318</v>
-      </c>
-[...1 lines deleted...]
-        <v>1319</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
         <v>1320</v>
       </c>
-      <c r="B343" t="s">
-[...2 lines deleted...]
-      <c r="C343" t="s">
+      <c r="D343" t="s">
+        <v>347</v>
+      </c>
+      <c r="E343" t="s">
+        <v>348</v>
+      </c>
+      <c r="F343" t="s">
+        <v>86</v>
+      </c>
+      <c r="G343" s="1" t="s">
         <v>1321</v>
       </c>
-      <c r="D343" t="s">
-[...8 lines deleted...]
-      <c r="G343" s="1" t="s">
+      <c r="H343" t="s">
         <v>1322</v>
-      </c>
-[...1 lines deleted...]
-        <v>1323</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
         <v>1324</v>
       </c>
-      <c r="B344" t="s">
-[...2 lines deleted...]
-      <c r="C344" t="s">
+      <c r="D344" t="s">
+        <v>347</v>
+      </c>
+      <c r="E344" t="s">
+        <v>348</v>
+      </c>
+      <c r="F344" t="s">
+        <v>255</v>
+      </c>
+      <c r="G344" s="1" t="s">
         <v>1325</v>
       </c>
-      <c r="D344" t="s">
-[...8 lines deleted...]
-      <c r="G344" s="1" t="s">
+      <c r="H344" t="s">
         <v>1326</v>
-      </c>
-[...1 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
         <v>1328</v>
       </c>
-      <c r="B345" t="s">
-[...2 lines deleted...]
-      <c r="C345" t="s">
+      <c r="D345" t="s">
+        <v>347</v>
+      </c>
+      <c r="E345" t="s">
+        <v>348</v>
+      </c>
+      <c r="F345" t="s">
+        <v>138</v>
+      </c>
+      <c r="G345" s="1" t="s">
         <v>1329</v>
-      </c>
-[...10 lines deleted...]
-        <v>375</v>
       </c>
       <c r="H345" t="s">
         <v>1330</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
         <v>1331</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
         <v>1332</v>
       </c>
       <c r="D346" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E346" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F346" t="s">
-        <v>251</v>
+        <v>42</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="H346" t="s">
         <v>1333</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
         <v>1334</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
         <v>1335</v>
       </c>
       <c r="D347" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E347" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F347" t="s">
-        <v>18</v>
+        <v>255</v>
       </c>
       <c r="G347" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H347" t="s">
         <v>1336</v>
-      </c>
-[...1 lines deleted...]
-        <v>1337</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
         <v>1338</v>
       </c>
-      <c r="B348" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D348" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E348" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F348" t="s">
         <v>18</v>
       </c>
       <c r="G348" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="H348" t="s">
         <v>1340</v>
-      </c>
-[...1 lines deleted...]
-        <v>1341</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
         <v>1342</v>
       </c>
-      <c r="B349" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D349" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E349" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F349" t="s">
         <v>18</v>
       </c>
       <c r="G349" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="H349" t="s">
         <v>1344</v>
-      </c>
-[...1 lines deleted...]
-        <v>1345</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
         <v>1346</v>
       </c>
-      <c r="B350" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D350" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E350" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F350" t="s">
         <v>18</v>
       </c>
       <c r="G350" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="H350" t="s">
         <v>1348</v>
-      </c>
-[...1 lines deleted...]
-        <v>1349</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
         <v>1350</v>
       </c>
-      <c r="B351" t="s">
-[...2 lines deleted...]
-      <c r="C351" t="s">
+      <c r="D351" t="s">
+        <v>347</v>
+      </c>
+      <c r="E351" t="s">
+        <v>348</v>
+      </c>
+      <c r="F351" t="s">
+        <v>18</v>
+      </c>
+      <c r="G351" s="1" t="s">
         <v>1351</v>
       </c>
-      <c r="D351" t="s">
-[...8 lines deleted...]
-      <c r="G351" s="1" t="s">
+      <c r="H351" t="s">
         <v>1352</v>
-      </c>
-[...1 lines deleted...]
-        <v>1353</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
         <v>1354</v>
       </c>
-      <c r="B352" t="s">
-[...2 lines deleted...]
-      <c r="C352" t="s">
+      <c r="D352" t="s">
+        <v>347</v>
+      </c>
+      <c r="E352" t="s">
+        <v>348</v>
+      </c>
+      <c r="F352" t="s">
+        <v>23</v>
+      </c>
+      <c r="G352" s="1" t="s">
         <v>1355</v>
       </c>
-      <c r="D352" t="s">
-[...8 lines deleted...]
-      <c r="G352" s="1" t="s">
+      <c r="H352" t="s">
         <v>1356</v>
-      </c>
-[...1 lines deleted...]
-        <v>1357</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
         <v>1358</v>
       </c>
-      <c r="B353" t="s">
-[...2 lines deleted...]
-      <c r="C353" t="s">
+      <c r="D353" t="s">
+        <v>347</v>
+      </c>
+      <c r="E353" t="s">
+        <v>348</v>
+      </c>
+      <c r="F353" t="s">
+        <v>189</v>
+      </c>
+      <c r="G353" s="1" t="s">
         <v>1359</v>
       </c>
-      <c r="D353" t="s">
-[...8 lines deleted...]
-      <c r="G353" s="1" t="s">
+      <c r="H353" t="s">
         <v>1360</v>
-      </c>
-[...1 lines deleted...]
-        <v>1361</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
         <v>1362</v>
       </c>
-      <c r="B354" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D354" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E354" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F354" t="s">
         <v>18</v>
       </c>
       <c r="G354" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="H354" t="s">
         <v>1364</v>
-      </c>
-[...1 lines deleted...]
-        <v>1365</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
         <v>1366</v>
       </c>
-      <c r="B355" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D355" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E355" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F355" t="s">
         <v>18</v>
       </c>
       <c r="G355" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="H355" t="s">
         <v>1368</v>
-      </c>
-[...1 lines deleted...]
-        <v>1369</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
         <v>1370</v>
       </c>
-      <c r="B356" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D356" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E356" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F356" t="s">
         <v>18</v>
       </c>
       <c r="G356" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="H356" t="s">
         <v>1372</v>
-      </c>
-[...1 lines deleted...]
-        <v>1373</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
         <v>1374</v>
       </c>
-      <c r="B357" t="s">
-[...2 lines deleted...]
-      <c r="C357" t="s">
+      <c r="D357" t="s">
+        <v>347</v>
+      </c>
+      <c r="E357" t="s">
+        <v>348</v>
+      </c>
+      <c r="F357" t="s">
+        <v>18</v>
+      </c>
+      <c r="G357" s="1" t="s">
         <v>1375</v>
       </c>
-      <c r="D357" t="s">
-[...8 lines deleted...]
-      <c r="G357" s="1" t="s">
+      <c r="H357" t="s">
         <v>1376</v>
-      </c>
-[...1 lines deleted...]
-        <v>1377</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
         <v>1378</v>
       </c>
-      <c r="B358" t="s">
-[...2 lines deleted...]
-      <c r="C358" t="s">
+      <c r="D358" t="s">
+        <v>347</v>
+      </c>
+      <c r="E358" t="s">
+        <v>348</v>
+      </c>
+      <c r="F358" t="s">
+        <v>138</v>
+      </c>
+      <c r="G358" s="1" t="s">
         <v>1379</v>
       </c>
-      <c r="D358" t="s">
-[...8 lines deleted...]
-      <c r="G358" s="1" t="s">
+      <c r="H358" t="s">
         <v>1380</v>
-      </c>
-[...1 lines deleted...]
-        <v>1381</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
         <v>1382</v>
       </c>
-      <c r="B359" t="s">
-[...2 lines deleted...]
-      <c r="C359" t="s">
+      <c r="D359" t="s">
+        <v>347</v>
+      </c>
+      <c r="E359" t="s">
+        <v>348</v>
+      </c>
+      <c r="F359" t="s">
+        <v>420</v>
+      </c>
+      <c r="G359" s="1" t="s">
         <v>1383</v>
       </c>
-      <c r="D359" t="s">
-[...8 lines deleted...]
-      <c r="G359" s="1" t="s">
+      <c r="H359" t="s">
         <v>1384</v>
-      </c>
-[...1 lines deleted...]
-        <v>1385</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
         <v>1386</v>
       </c>
-      <c r="B360" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D360" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E360" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F360" t="s">
         <v>13</v>
       </c>
       <c r="G360" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="H360" t="s">
         <v>1388</v>
-      </c>
-[...1 lines deleted...]
-        <v>1389</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
         <v>1390</v>
       </c>
-      <c r="B361" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D361" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E361" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F361" t="s">
         <v>13</v>
       </c>
       <c r="G361" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="H361" t="s">
         <v>1392</v>
-      </c>
-[...1 lines deleted...]
-        <v>1393</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
         <v>1394</v>
       </c>
-      <c r="B362" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D362" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E362" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F362" t="s">
         <v>13</v>
       </c>
       <c r="G362" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="H362" t="s">
         <v>1396</v>
-      </c>
-[...1 lines deleted...]
-        <v>1397</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
         <v>1398</v>
       </c>
-      <c r="B363" t="s">
-[...2 lines deleted...]
-      <c r="C363" t="s">
+      <c r="D363" t="s">
+        <v>347</v>
+      </c>
+      <c r="E363" t="s">
+        <v>348</v>
+      </c>
+      <c r="F363" t="s">
+        <v>13</v>
+      </c>
+      <c r="G363" s="1" t="s">
         <v>1399</v>
       </c>
-      <c r="D363" t="s">
-[...8 lines deleted...]
-      <c r="G363" s="1" t="s">
+      <c r="H363" t="s">
         <v>1400</v>
-      </c>
-[...1 lines deleted...]
-        <v>1401</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
         <v>1402</v>
       </c>
-      <c r="B364" t="s">
-[...2 lines deleted...]
-      <c r="C364" t="s">
+      <c r="D364" t="s">
+        <v>347</v>
+      </c>
+      <c r="E364" t="s">
+        <v>348</v>
+      </c>
+      <c r="F364" t="s">
+        <v>18</v>
+      </c>
+      <c r="G364" s="1" t="s">
         <v>1403</v>
       </c>
-      <c r="D364" t="s">
-[...8 lines deleted...]
-      <c r="G364" s="1" t="s">
+      <c r="H364" t="s">
         <v>1404</v>
-      </c>
-[...1 lines deleted...]
-        <v>1405</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
         <v>1406</v>
       </c>
-      <c r="B365" t="s">
-[...2 lines deleted...]
-      <c r="C365" t="s">
+      <c r="D365" t="s">
+        <v>347</v>
+      </c>
+      <c r="E365" t="s">
+        <v>348</v>
+      </c>
+      <c r="F365" t="s">
+        <v>13</v>
+      </c>
+      <c r="G365" s="1" t="s">
         <v>1407</v>
       </c>
-      <c r="D365" t="s">
-[...8 lines deleted...]
-      <c r="G365" s="1" t="s">
+      <c r="H365" t="s">
         <v>1408</v>
-      </c>
-[...1 lines deleted...]
-        <v>1409</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
         <v>1410</v>
       </c>
-      <c r="B366" t="s">
-[...2 lines deleted...]
-      <c r="C366" t="s">
+      <c r="D366" t="s">
+        <v>347</v>
+      </c>
+      <c r="E366" t="s">
+        <v>348</v>
+      </c>
+      <c r="F366" t="s">
+        <v>86</v>
+      </c>
+      <c r="G366" s="1" t="s">
         <v>1411</v>
       </c>
-      <c r="D366" t="s">
-[...8 lines deleted...]
-      <c r="G366" s="1" t="s">
+      <c r="H366" t="s">
         <v>1412</v>
-      </c>
-[...1 lines deleted...]
-        <v>1413</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
         <v>1414</v>
       </c>
-      <c r="B367" t="s">
-[...2 lines deleted...]
-      <c r="C367" t="s">
+      <c r="D367" t="s">
+        <v>347</v>
+      </c>
+      <c r="E367" t="s">
+        <v>348</v>
+      </c>
+      <c r="F367" t="s">
+        <v>189</v>
+      </c>
+      <c r="G367" s="1" t="s">
         <v>1415</v>
       </c>
-      <c r="D367" t="s">
-[...8 lines deleted...]
-      <c r="G367" s="1" t="s">
+      <c r="H367" t="s">
         <v>1416</v>
-      </c>
-[...1 lines deleted...]
-        <v>1417</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
         <v>1418</v>
       </c>
-      <c r="B368" t="s">
-[...2 lines deleted...]
-      <c r="C368" t="s">
+      <c r="D368" t="s">
+        <v>347</v>
+      </c>
+      <c r="E368" t="s">
+        <v>348</v>
+      </c>
+      <c r="F368" t="s">
+        <v>42</v>
+      </c>
+      <c r="G368" s="1" t="s">
         <v>1419</v>
       </c>
-      <c r="D368" t="s">
-[...8 lines deleted...]
-      <c r="G368" s="1" t="s">
+      <c r="H368" t="s">
         <v>1420</v>
-      </c>
-[...1 lines deleted...]
-        <v>1421</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
         <v>1422</v>
       </c>
-      <c r="B369" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D369" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E369" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F369" t="s">
         <v>189</v>
       </c>
       <c r="G369" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="H369" t="s">
         <v>1424</v>
-      </c>
-[...1 lines deleted...]
-        <v>1425</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
         <v>1426</v>
       </c>
-      <c r="B370" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D370" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E370" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F370" t="s">
         <v>189</v>
       </c>
       <c r="G370" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="H370" t="s">
         <v>1428</v>
-      </c>
-[...1 lines deleted...]
-        <v>1429</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
         <v>1430</v>
       </c>
-      <c r="B371" t="s">
-[...2 lines deleted...]
-      <c r="C371" t="s">
+      <c r="D371" t="s">
+        <v>347</v>
+      </c>
+      <c r="E371" t="s">
+        <v>348</v>
+      </c>
+      <c r="F371" t="s">
+        <v>189</v>
+      </c>
+      <c r="G371" s="1" t="s">
         <v>1431</v>
       </c>
-      <c r="D371" t="s">
-[...8 lines deleted...]
-      <c r="G371" s="1" t="s">
+      <c r="H371" t="s">
         <v>1432</v>
-      </c>
-[...1 lines deleted...]
-        <v>1433</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
         <v>1434</v>
       </c>
-      <c r="B372" t="s">
-[...2 lines deleted...]
-      <c r="C372" t="s">
+      <c r="D372" t="s">
+        <v>347</v>
+      </c>
+      <c r="E372" t="s">
+        <v>348</v>
+      </c>
+      <c r="F372" t="s">
+        <v>470</v>
+      </c>
+      <c r="G372" s="1" t="s">
         <v>1435</v>
       </c>
-      <c r="D372" t="s">
-[...8 lines deleted...]
-      <c r="G372" s="1" t="s">
+      <c r="H372" t="s">
         <v>1436</v>
-      </c>
-[...1 lines deleted...]
-        <v>1437</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
         <v>1438</v>
       </c>
-      <c r="B373" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D373" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E373" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F373" t="s">
         <v>28</v>
       </c>
       <c r="G373" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="H373" t="s">
         <v>1440</v>
-      </c>
-[...1 lines deleted...]
-        <v>1441</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
         <v>1442</v>
       </c>
-      <c r="B374" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D374" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E374" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F374" t="s">
         <v>28</v>
       </c>
       <c r="G374" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="H374" t="s">
         <v>1444</v>
-      </c>
-[...1 lines deleted...]
-        <v>1445</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
         <v>1446</v>
       </c>
-      <c r="B375" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D375" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E375" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F375" t="s">
         <v>28</v>
       </c>
       <c r="G375" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H375" t="s">
         <v>1448</v>
-      </c>
-[...1 lines deleted...]
-        <v>1449</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
         <v>1450</v>
       </c>
-      <c r="B376" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D376" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E376" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F376" t="s">
         <v>28</v>
       </c>
       <c r="G376" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H376" t="s">
         <v>1452</v>
-      </c>
-[...1 lines deleted...]
-        <v>1453</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
         <v>1454</v>
       </c>
-      <c r="B377" t="s">
-[...2 lines deleted...]
-      <c r="C377" t="s">
+      <c r="D377" t="s">
+        <v>347</v>
+      </c>
+      <c r="E377" t="s">
+        <v>348</v>
+      </c>
+      <c r="F377" t="s">
+        <v>28</v>
+      </c>
+      <c r="G377" s="1" t="s">
         <v>1455</v>
       </c>
-      <c r="D377" t="s">
-[...8 lines deleted...]
-      <c r="G377" s="1" t="s">
+      <c r="H377" t="s">
         <v>1456</v>
-      </c>
-[...1 lines deleted...]
-        <v>1457</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
         <v>1458</v>
       </c>
-      <c r="B378" t="s">
-[...2 lines deleted...]
-      <c r="C378" t="s">
+      <c r="D378" t="s">
+        <v>347</v>
+      </c>
+      <c r="E378" t="s">
+        <v>348</v>
+      </c>
+      <c r="F378" t="s">
+        <v>189</v>
+      </c>
+      <c r="G378" s="1" t="s">
         <v>1459</v>
       </c>
-      <c r="D378" t="s">
-[...8 lines deleted...]
-      <c r="G378" s="1" t="s">
+      <c r="H378" t="s">
         <v>1460</v>
-      </c>
-[...1 lines deleted...]
-        <v>1461</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
         <v>1462</v>
       </c>
-      <c r="B379" t="s">
-[...2 lines deleted...]
-      <c r="C379" t="s">
+      <c r="D379" t="s">
+        <v>347</v>
+      </c>
+      <c r="E379" t="s">
+        <v>348</v>
+      </c>
+      <c r="F379" t="s">
+        <v>420</v>
+      </c>
+      <c r="G379" s="1" t="s">
         <v>1463</v>
       </c>
-      <c r="D379" t="s">
-[...8 lines deleted...]
-      <c r="G379" s="1" t="s">
+      <c r="H379" t="s">
         <v>1464</v>
-      </c>
-[...1 lines deleted...]
-        <v>1465</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
         <v>1466</v>
       </c>
-      <c r="B380" t="s">
-[...2 lines deleted...]
-      <c r="C380" t="s">
+      <c r="D380" t="s">
+        <v>347</v>
+      </c>
+      <c r="E380" t="s">
+        <v>348</v>
+      </c>
+      <c r="F380" t="s">
+        <v>18</v>
+      </c>
+      <c r="G380" s="1" t="s">
         <v>1467</v>
       </c>
-      <c r="D380" t="s">
-[...8 lines deleted...]
-      <c r="G380" s="1" t="s">
+      <c r="H380" t="s">
         <v>1468</v>
-      </c>
-[...1 lines deleted...]
-        <v>1469</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
         <v>1470</v>
       </c>
-      <c r="B381" t="s">
-[...2 lines deleted...]
-      <c r="C381" t="s">
+      <c r="D381" t="s">
+        <v>347</v>
+      </c>
+      <c r="E381" t="s">
+        <v>348</v>
+      </c>
+      <c r="F381" t="s">
+        <v>23</v>
+      </c>
+      <c r="G381" s="1" t="s">
         <v>1471</v>
       </c>
-      <c r="D381" t="s">
-[...8 lines deleted...]
-      <c r="G381" s="1" t="s">
+      <c r="H381" t="s">
         <v>1472</v>
-      </c>
-[...1 lines deleted...]
-        <v>1473</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
         <v>1474</v>
       </c>
-      <c r="B382" t="s">
-[...2 lines deleted...]
-      <c r="C382" t="s">
+      <c r="D382" t="s">
+        <v>347</v>
+      </c>
+      <c r="E382" t="s">
+        <v>348</v>
+      </c>
+      <c r="F382" t="s">
+        <v>138</v>
+      </c>
+      <c r="G382" s="1" t="s">
         <v>1475</v>
       </c>
-      <c r="D382" t="s">
-[...8 lines deleted...]
-      <c r="G382" s="1" t="s">
+      <c r="H382" t="s">
         <v>1476</v>
-      </c>
-[...1 lines deleted...]
-        <v>1477</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
         <v>1478</v>
       </c>
-      <c r="B383" t="s">
-[...2 lines deleted...]
-      <c r="C383" t="s">
+      <c r="D383" t="s">
+        <v>347</v>
+      </c>
+      <c r="E383" t="s">
+        <v>348</v>
+      </c>
+      <c r="F383" t="s">
+        <v>407</v>
+      </c>
+      <c r="G383" s="1" t="s">
         <v>1479</v>
       </c>
-      <c r="D383" t="s">
-[...8 lines deleted...]
-      <c r="G383" s="1" t="s">
+      <c r="H383" t="s">
         <v>1480</v>
-      </c>
-[...1 lines deleted...]
-        <v>1481</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
         <v>1482</v>
       </c>
-      <c r="B384" t="s">
-[...2 lines deleted...]
-      <c r="C384" t="s">
+      <c r="D384" t="s">
+        <v>347</v>
+      </c>
+      <c r="E384" t="s">
+        <v>348</v>
+      </c>
+      <c r="F384" t="s">
+        <v>18</v>
+      </c>
+      <c r="G384" s="1" t="s">
         <v>1483</v>
       </c>
-      <c r="D384" t="s">
-[...8 lines deleted...]
-      <c r="G384" s="1" t="s">
+      <c r="H384" t="s">
         <v>1484</v>
-      </c>
-[...1 lines deleted...]
-        <v>1485</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
         <v>1486</v>
       </c>
-      <c r="B385" t="s">
-[...2 lines deleted...]
-      <c r="C385" t="s">
+      <c r="D385" t="s">
+        <v>347</v>
+      </c>
+      <c r="E385" t="s">
+        <v>348</v>
+      </c>
+      <c r="F385" t="s">
+        <v>13</v>
+      </c>
+      <c r="G385" s="1" t="s">
         <v>1487</v>
       </c>
-      <c r="D385" t="s">
-[...8 lines deleted...]
-      <c r="G385" s="1" t="s">
+      <c r="H385" t="s">
         <v>1488</v>
-      </c>
-[...1 lines deleted...]
-        <v>1489</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
         <v>1490</v>
       </c>
-      <c r="B386" t="s">
-[...2 lines deleted...]
-      <c r="C386" t="s">
+      <c r="D386" t="s">
+        <v>347</v>
+      </c>
+      <c r="E386" t="s">
+        <v>348</v>
+      </c>
+      <c r="F386" t="s">
+        <v>56</v>
+      </c>
+      <c r="G386" s="1" t="s">
         <v>1491</v>
       </c>
-      <c r="D386" t="s">
-[...8 lines deleted...]
-      <c r="G386" s="1" t="s">
+      <c r="H386" t="s">
         <v>1492</v>
-      </c>
-[...1 lines deleted...]
-        <v>1493</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
         <v>1494</v>
       </c>
-      <c r="B387" t="s">
-[...2 lines deleted...]
-      <c r="C387" t="s">
+      <c r="D387" t="s">
+        <v>347</v>
+      </c>
+      <c r="E387" t="s">
+        <v>348</v>
+      </c>
+      <c r="F387" t="s">
+        <v>189</v>
+      </c>
+      <c r="G387" s="1" t="s">
         <v>1495</v>
       </c>
-      <c r="D387" t="s">
-[...8 lines deleted...]
-      <c r="G387" s="1" t="s">
+      <c r="H387" t="s">
         <v>1496</v>
-      </c>
-[...1 lines deleted...]
-        <v>1497</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
         <v>1498</v>
       </c>
-      <c r="B388" t="s">
-[...2 lines deleted...]
-      <c r="C388" t="s">
+      <c r="D388" t="s">
+        <v>347</v>
+      </c>
+      <c r="E388" t="s">
+        <v>348</v>
+      </c>
+      <c r="F388" t="s">
+        <v>23</v>
+      </c>
+      <c r="G388" s="1" t="s">
         <v>1499</v>
       </c>
-      <c r="D388" t="s">
-[...5 lines deleted...]
-      <c r="F388" t="s">
+      <c r="H388" t="s">
         <v>1500</v>
-      </c>
-[...4 lines deleted...]
-        <v>1502</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D389" t="s">
+        <v>347</v>
+      </c>
+      <c r="E389" t="s">
+        <v>348</v>
+      </c>
+      <c r="F389" t="s">
         <v>1503</v>
       </c>
-      <c r="B389" t="s">
-[...2 lines deleted...]
-      <c r="C389" t="s">
+      <c r="G389" s="1" t="s">
         <v>1504</v>
       </c>
-      <c r="D389" t="s">
-[...8 lines deleted...]
-      <c r="G389" s="1" t="s">
+      <c r="H389" t="s">
         <v>1505</v>
-      </c>
-[...1 lines deleted...]
-        <v>1506</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
         <v>1507</v>
       </c>
-      <c r="B390" t="s">
-[...2 lines deleted...]
-      <c r="C390" t="s">
+      <c r="D390" t="s">
+        <v>347</v>
+      </c>
+      <c r="E390" t="s">
+        <v>348</v>
+      </c>
+      <c r="F390" t="s">
+        <v>18</v>
+      </c>
+      <c r="G390" s="1" t="s">
         <v>1508</v>
       </c>
-      <c r="D390" t="s">
-[...8 lines deleted...]
-      <c r="G390" s="1" t="s">
+      <c r="H390" t="s">
         <v>1509</v>
-      </c>
-[...1 lines deleted...]
-        <v>1510</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
         <v>1511</v>
       </c>
-      <c r="B391" t="s">
-[...2 lines deleted...]
-      <c r="C391" t="s">
+      <c r="D391" t="s">
+        <v>347</v>
+      </c>
+      <c r="E391" t="s">
+        <v>348</v>
+      </c>
+      <c r="F391" t="s">
+        <v>23</v>
+      </c>
+      <c r="G391" s="1" t="s">
         <v>1512</v>
       </c>
-      <c r="D391" t="s">
-[...8 lines deleted...]
-      <c r="G391" s="1" t="s">
+      <c r="H391" t="s">
         <v>1513</v>
-      </c>
-[...1 lines deleted...]
-        <v>1514</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
         <v>1515</v>
       </c>
-      <c r="B392" t="s">
-[...2 lines deleted...]
-      <c r="C392" t="s">
+      <c r="D392" t="s">
+        <v>347</v>
+      </c>
+      <c r="E392" t="s">
+        <v>348</v>
+      </c>
+      <c r="F392" t="s">
+        <v>28</v>
+      </c>
+      <c r="G392" s="1" t="s">
         <v>1516</v>
       </c>
-      <c r="D392" t="s">
-[...8 lines deleted...]
-      <c r="G392" s="1" t="s">
+      <c r="H392" t="s">
         <v>1517</v>
-      </c>
-[...1 lines deleted...]
-        <v>1518</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
         <v>1519</v>
       </c>
-      <c r="B393" t="s">
-[...2 lines deleted...]
-      <c r="C393" t="s">
+      <c r="D393" t="s">
+        <v>347</v>
+      </c>
+      <c r="E393" t="s">
+        <v>348</v>
+      </c>
+      <c r="F393" t="s">
+        <v>13</v>
+      </c>
+      <c r="G393" s="1" t="s">
         <v>1520</v>
       </c>
-      <c r="D393" t="s">
-[...8 lines deleted...]
-      <c r="G393" s="1" t="s">
+      <c r="H393" t="s">
         <v>1521</v>
-      </c>
-[...1 lines deleted...]
-        <v>1522</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
         <v>1523</v>
       </c>
-      <c r="B394" t="s">
-[...2 lines deleted...]
-      <c r="C394" t="s">
+      <c r="D394" t="s">
+        <v>347</v>
+      </c>
+      <c r="E394" t="s">
+        <v>348</v>
+      </c>
+      <c r="F394" t="s">
+        <v>23</v>
+      </c>
+      <c r="G394" s="1" t="s">
         <v>1524</v>
       </c>
-      <c r="D394" t="s">
-[...8 lines deleted...]
-      <c r="G394" s="1" t="s">
+      <c r="H394" t="s">
         <v>1525</v>
-      </c>
-[...1 lines deleted...]
-        <v>1526</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
         <v>1527</v>
       </c>
-      <c r="B395" t="s">
-[...2 lines deleted...]
-      <c r="C395" t="s">
+      <c r="D395" t="s">
+        <v>347</v>
+      </c>
+      <c r="E395" t="s">
+        <v>348</v>
+      </c>
+      <c r="F395" t="s">
+        <v>189</v>
+      </c>
+      <c r="G395" s="1" t="s">
         <v>1528</v>
       </c>
-      <c r="D395" t="s">
-[...8 lines deleted...]
-      <c r="G395" s="1" t="s">
+      <c r="H395" t="s">
         <v>1529</v>
-      </c>
-[...1 lines deleted...]
-        <v>1530</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
         <v>1531</v>
       </c>
-      <c r="B396" t="s">
-[...2 lines deleted...]
-      <c r="C396" t="s">
+      <c r="D396" t="s">
+        <v>347</v>
+      </c>
+      <c r="E396" t="s">
+        <v>348</v>
+      </c>
+      <c r="F396" t="s">
+        <v>56</v>
+      </c>
+      <c r="G396" s="1" t="s">
         <v>1532</v>
       </c>
-      <c r="D396" t="s">
-[...8 lines deleted...]
-      <c r="G396" s="1" t="s">
+      <c r="H396" t="s">
         <v>1533</v>
-      </c>
-[...1 lines deleted...]
-        <v>1534</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
         <v>1535</v>
       </c>
-      <c r="B397" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D397" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E397" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F397" t="s">
         <v>28</v>
       </c>
       <c r="G397" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="H397" t="s">
         <v>1537</v>
-      </c>
-[...1 lines deleted...]
-        <v>1538</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
         <v>1539</v>
       </c>
-      <c r="B398" t="s">
-[...2 lines deleted...]
-      <c r="C398" t="s">
+      <c r="D398" t="s">
+        <v>347</v>
+      </c>
+      <c r="E398" t="s">
+        <v>348</v>
+      </c>
+      <c r="F398" t="s">
+        <v>28</v>
+      </c>
+      <c r="G398" s="1" t="s">
         <v>1540</v>
       </c>
-      <c r="D398" t="s">
-[...8 lines deleted...]
-      <c r="G398" s="1" t="s">
+      <c r="H398" t="s">
         <v>1541</v>
-      </c>
-[...1 lines deleted...]
-        <v>1542</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
         <v>1543</v>
       </c>
-      <c r="B399" t="s">
-[...2 lines deleted...]
-      <c r="C399" t="s">
+      <c r="D399" t="s">
+        <v>347</v>
+      </c>
+      <c r="E399" t="s">
+        <v>348</v>
+      </c>
+      <c r="F399" t="s">
+        <v>86</v>
+      </c>
+      <c r="G399" s="1" t="s">
         <v>1544</v>
       </c>
-      <c r="D399" t="s">
-[...8 lines deleted...]
-      <c r="G399" s="1" t="s">
+      <c r="H399" t="s">
         <v>1545</v>
-      </c>
-[...1 lines deleted...]
-        <v>1546</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
         <v>1547</v>
       </c>
-      <c r="B400" t="s">
-[...2 lines deleted...]
-      <c r="C400" t="s">
+      <c r="D400" t="s">
+        <v>347</v>
+      </c>
+      <c r="E400" t="s">
+        <v>348</v>
+      </c>
+      <c r="F400" t="s">
+        <v>56</v>
+      </c>
+      <c r="G400" s="1" t="s">
         <v>1548</v>
       </c>
-      <c r="D400" t="s">
-[...8 lines deleted...]
-      <c r="G400" s="1" t="s">
+      <c r="H400" t="s">
         <v>1549</v>
-      </c>
-[...1 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
         <v>1551</v>
       </c>
-      <c r="B401" t="s">
-[...2 lines deleted...]
-      <c r="C401" t="s">
+      <c r="D401" t="s">
+        <v>347</v>
+      </c>
+      <c r="E401" t="s">
+        <v>348</v>
+      </c>
+      <c r="F401" t="s">
+        <v>189</v>
+      </c>
+      <c r="G401" s="1" t="s">
         <v>1552</v>
       </c>
-      <c r="D401" t="s">
-[...8 lines deleted...]
-      <c r="G401" s="1" t="s">
+      <c r="H401" t="s">
         <v>1553</v>
-      </c>
-[...1 lines deleted...]
-        <v>1554</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
         <v>1555</v>
       </c>
-      <c r="B402" t="s">
-[...2 lines deleted...]
-      <c r="C402" t="s">
+      <c r="D402" t="s">
+        <v>347</v>
+      </c>
+      <c r="E402" t="s">
+        <v>348</v>
+      </c>
+      <c r="F402" t="s">
+        <v>255</v>
+      </c>
+      <c r="G402" s="1" t="s">
         <v>1556</v>
       </c>
-      <c r="D402" t="s">
-[...8 lines deleted...]
-      <c r="G402" s="1" t="s">
+      <c r="H402" t="s">
         <v>1557</v>
-      </c>
-[...1 lines deleted...]
-        <v>1558</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
         <v>1559</v>
       </c>
-      <c r="B403" t="s">
-[...2 lines deleted...]
-      <c r="C403" t="s">
+      <c r="D403" t="s">
+        <v>347</v>
+      </c>
+      <c r="E403" t="s">
+        <v>348</v>
+      </c>
+      <c r="F403" t="s">
+        <v>18</v>
+      </c>
+      <c r="G403" s="1" t="s">
         <v>1560</v>
       </c>
-      <c r="D403" t="s">
-[...8 lines deleted...]
-      <c r="G403" s="1" t="s">
+      <c r="H403" t="s">
         <v>1561</v>
-      </c>
-[...1 lines deleted...]
-        <v>1562</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
         <v>1563</v>
       </c>
-      <c r="B404" t="s">
-[...2 lines deleted...]
-      <c r="C404" t="s">
+      <c r="D404" t="s">
+        <v>347</v>
+      </c>
+      <c r="E404" t="s">
+        <v>348</v>
+      </c>
+      <c r="F404" t="s">
+        <v>420</v>
+      </c>
+      <c r="G404" s="1" t="s">
         <v>1564</v>
       </c>
-      <c r="D404" t="s">
-[...8 lines deleted...]
-      <c r="G404" s="1" t="s">
+      <c r="H404" t="s">
         <v>1565</v>
-      </c>
-[...1 lines deleted...]
-        <v>1566</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
         <v>1567</v>
       </c>
-      <c r="B405" t="s">
-[...2 lines deleted...]
-      <c r="C405" t="s">
+      <c r="D405" t="s">
+        <v>347</v>
+      </c>
+      <c r="E405" t="s">
+        <v>348</v>
+      </c>
+      <c r="F405" t="s">
+        <v>382</v>
+      </c>
+      <c r="G405" s="1" t="s">
         <v>1568</v>
       </c>
-      <c r="D405" t="s">
-[...8 lines deleted...]
-      <c r="G405" s="1" t="s">
+      <c r="H405" t="s">
         <v>1569</v>
-      </c>
-[...1 lines deleted...]
-        <v>1570</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
         <v>1571</v>
       </c>
-      <c r="B406" t="s">
-[...2 lines deleted...]
-      <c r="C406" t="s">
+      <c r="D406" t="s">
+        <v>347</v>
+      </c>
+      <c r="E406" t="s">
+        <v>348</v>
+      </c>
+      <c r="F406" t="s">
+        <v>138</v>
+      </c>
+      <c r="G406" s="1" t="s">
         <v>1572</v>
       </c>
-      <c r="D406" t="s">
-[...8 lines deleted...]
-      <c r="G406" s="1" t="s">
+      <c r="H406" t="s">
         <v>1573</v>
-      </c>
-[...1 lines deleted...]
-        <v>1574</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
         <v>1575</v>
       </c>
-      <c r="B407" t="s">
-[...2 lines deleted...]
-      <c r="C407" t="s">
+      <c r="D407" t="s">
+        <v>347</v>
+      </c>
+      <c r="E407" t="s">
+        <v>348</v>
+      </c>
+      <c r="F407" t="s">
+        <v>528</v>
+      </c>
+      <c r="G407" s="1" t="s">
         <v>1576</v>
       </c>
-      <c r="D407" t="s">
-[...8 lines deleted...]
-      <c r="G407" s="1" t="s">
+      <c r="H407" t="s">
         <v>1577</v>
-      </c>
-[...1 lines deleted...]
-        <v>1578</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
         <v>1579</v>
       </c>
-      <c r="B408" t="s">
-[...2 lines deleted...]
-      <c r="C408" t="s">
+      <c r="D408" t="s">
+        <v>347</v>
+      </c>
+      <c r="E408" t="s">
+        <v>348</v>
+      </c>
+      <c r="F408" t="s">
+        <v>23</v>
+      </c>
+      <c r="G408" s="1" t="s">
         <v>1580</v>
       </c>
-      <c r="D408" t="s">
-[...8 lines deleted...]
-      <c r="G408" s="1" t="s">
+      <c r="H408" t="s">
         <v>1581</v>
-      </c>
-[...1 lines deleted...]
-        <v>1582</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
         <v>1583</v>
       </c>
-      <c r="B409" t="s">
-[...2 lines deleted...]
-      <c r="C409" t="s">
+      <c r="D409" t="s">
+        <v>347</v>
+      </c>
+      <c r="E409" t="s">
+        <v>348</v>
+      </c>
+      <c r="F409" t="s">
+        <v>138</v>
+      </c>
+      <c r="G409" s="1" t="s">
         <v>1584</v>
       </c>
-      <c r="D409" t="s">
-[...8 lines deleted...]
-      <c r="G409" s="1" t="s">
+      <c r="H409" t="s">
         <v>1585</v>
-      </c>
-[...1 lines deleted...]
-        <v>1586</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
         <v>1587</v>
       </c>
-      <c r="B410" t="s">
-[...2 lines deleted...]
-      <c r="C410" t="s">
+      <c r="D410" t="s">
+        <v>347</v>
+      </c>
+      <c r="E410" t="s">
+        <v>348</v>
+      </c>
+      <c r="F410" t="s">
+        <v>13</v>
+      </c>
+      <c r="G410" s="1" t="s">
         <v>1588</v>
       </c>
-      <c r="D410" t="s">
-[...8 lines deleted...]
-      <c r="G410" s="1" t="s">
+      <c r="H410" t="s">
         <v>1589</v>
-      </c>
-[...1 lines deleted...]
-        <v>1590</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
         <v>1591</v>
       </c>
-      <c r="B411" t="s">
-[...2 lines deleted...]
-      <c r="C411" t="s">
+      <c r="D411" t="s">
+        <v>347</v>
+      </c>
+      <c r="E411" t="s">
+        <v>348</v>
+      </c>
+      <c r="F411" t="s">
+        <v>56</v>
+      </c>
+      <c r="G411" s="1" t="s">
         <v>1592</v>
       </c>
-      <c r="D411" t="s">
-[...5 lines deleted...]
-      <c r="F411" t="s">
+      <c r="H411" t="s">
         <v>1593</v>
-      </c>
-[...4 lines deleted...]
-        <v>1595</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D412" t="s">
+        <v>347</v>
+      </c>
+      <c r="E412" t="s">
+        <v>348</v>
+      </c>
+      <c r="F412" t="s">
         <v>1596</v>
       </c>
-      <c r="B412" t="s">
-[...2 lines deleted...]
-      <c r="C412" t="s">
+      <c r="G412" s="1" t="s">
         <v>1597</v>
       </c>
-      <c r="D412" t="s">
-[...8 lines deleted...]
-      <c r="G412" s="1" t="s">
+      <c r="H412" t="s">
         <v>1598</v>
-      </c>
-[...1 lines deleted...]
-        <v>1599</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
         <v>1600</v>
       </c>
-      <c r="B413" t="s">
-[...2 lines deleted...]
-      <c r="C413" t="s">
+      <c r="D413" t="s">
+        <v>347</v>
+      </c>
+      <c r="E413" t="s">
+        <v>348</v>
+      </c>
+      <c r="F413" t="s">
+        <v>28</v>
+      </c>
+      <c r="G413" s="1" t="s">
         <v>1601</v>
       </c>
-      <c r="D413" t="s">
-[...8 lines deleted...]
-      <c r="G413" s="1" t="s">
+      <c r="H413" t="s">
         <v>1602</v>
-      </c>
-[...1 lines deleted...]
-        <v>1603</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
         <v>1604</v>
       </c>
-      <c r="B414" t="s">
-[...2 lines deleted...]
-      <c r="C414" t="s">
+      <c r="D414" t="s">
+        <v>347</v>
+      </c>
+      <c r="E414" t="s">
+        <v>348</v>
+      </c>
+      <c r="F414" t="s">
+        <v>56</v>
+      </c>
+      <c r="G414" s="1" t="s">
         <v>1605</v>
       </c>
-      <c r="D414" t="s">
-[...8 lines deleted...]
-      <c r="G414" s="1" t="s">
+      <c r="H414" t="s">
         <v>1606</v>
-      </c>
-[...1 lines deleted...]
-        <v>1607</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
         <v>1608</v>
       </c>
-      <c r="B415" t="s">
-[...2 lines deleted...]
-      <c r="C415" t="s">
+      <c r="D415" t="s">
+        <v>347</v>
+      </c>
+      <c r="E415" t="s">
+        <v>348</v>
+      </c>
+      <c r="F415" t="s">
+        <v>13</v>
+      </c>
+      <c r="G415" s="1" t="s">
         <v>1609</v>
       </c>
-      <c r="D415" t="s">
-[...8 lines deleted...]
-      <c r="G415" s="1" t="s">
+      <c r="H415" t="s">
         <v>1610</v>
-      </c>
-[...1 lines deleted...]
-        <v>1611</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
         <v>1612</v>
       </c>
-      <c r="B416" t="s">
-[...2 lines deleted...]
-      <c r="C416" t="s">
+      <c r="D416" t="s">
+        <v>347</v>
+      </c>
+      <c r="E416" t="s">
+        <v>348</v>
+      </c>
+      <c r="F416" t="s">
+        <v>420</v>
+      </c>
+      <c r="G416" s="1" t="s">
         <v>1613</v>
       </c>
-      <c r="D416" t="s">
-[...8 lines deleted...]
-      <c r="G416" s="1" t="s">
+      <c r="H416" t="s">
         <v>1614</v>
-      </c>
-[...1 lines deleted...]
-        <v>1615</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
         <v>1616</v>
       </c>
-      <c r="B417" t="s">
-[...2 lines deleted...]
-      <c r="C417" t="s">
+      <c r="D417" t="s">
+        <v>347</v>
+      </c>
+      <c r="E417" t="s">
+        <v>348</v>
+      </c>
+      <c r="F417" t="s">
+        <v>56</v>
+      </c>
+      <c r="G417" s="1" t="s">
         <v>1617</v>
       </c>
-      <c r="D417" t="s">
-[...8 lines deleted...]
-      <c r="G417" s="1" t="s">
+      <c r="H417" t="s">
         <v>1618</v>
-      </c>
-[...1 lines deleted...]
-        <v>1619</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
         <v>1620</v>
       </c>
-      <c r="B418" t="s">
-[...2 lines deleted...]
-      <c r="C418" t="s">
+      <c r="D418" t="s">
+        <v>347</v>
+      </c>
+      <c r="E418" t="s">
+        <v>348</v>
+      </c>
+      <c r="F418" t="s">
+        <v>470</v>
+      </c>
+      <c r="G418" s="1" t="s">
         <v>1621</v>
       </c>
-      <c r="D418" t="s">
-[...8 lines deleted...]
-      <c r="G418" s="1" t="s">
+      <c r="H418" t="s">
         <v>1622</v>
-      </c>
-[...1 lines deleted...]
-        <v>1623</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
         <v>1624</v>
       </c>
-      <c r="B419" t="s">
-[...2 lines deleted...]
-      <c r="C419" t="s">
+      <c r="D419" t="s">
+        <v>347</v>
+      </c>
+      <c r="E419" t="s">
+        <v>348</v>
+      </c>
+      <c r="F419" t="s">
+        <v>470</v>
+      </c>
+      <c r="G419" s="1" t="s">
         <v>1625</v>
       </c>
-      <c r="D419" t="s">
-[...8 lines deleted...]
-      <c r="G419" s="1" t="s">
+      <c r="H419" t="s">
         <v>1626</v>
-      </c>
-[...1 lines deleted...]
-        <v>1627</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
         <v>1628</v>
       </c>
-      <c r="B420" t="s">
-[...2 lines deleted...]
-      <c r="C420" t="s">
+      <c r="D420" t="s">
+        <v>347</v>
+      </c>
+      <c r="E420" t="s">
+        <v>348</v>
+      </c>
+      <c r="F420" t="s">
+        <v>407</v>
+      </c>
+      <c r="G420" s="1" t="s">
         <v>1629</v>
-      </c>
-[...10 lines deleted...]
-        <v>375</v>
       </c>
       <c r="H420" t="s">
         <v>1630</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
         <v>1631</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
         <v>1632</v>
       </c>
       <c r="D421" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E421" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F421" t="s">
-        <v>23</v>
+        <v>382</v>
       </c>
       <c r="G421" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H421" t="s">
         <v>1633</v>
-      </c>
-[...1 lines deleted...]
-        <v>1634</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
         <v>1635</v>
       </c>
-      <c r="B422" t="s">
-[...2 lines deleted...]
-      <c r="C422" t="s">
+      <c r="D422" t="s">
+        <v>347</v>
+      </c>
+      <c r="E422" t="s">
+        <v>348</v>
+      </c>
+      <c r="F422" t="s">
+        <v>23</v>
+      </c>
+      <c r="G422" s="1" t="s">
         <v>1636</v>
       </c>
-      <c r="D422" t="s">
-[...8 lines deleted...]
-      <c r="G422" s="1" t="s">
+      <c r="H422" t="s">
         <v>1637</v>
-      </c>
-[...1 lines deleted...]
-        <v>1638</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
         <v>1639</v>
       </c>
-      <c r="B423" t="s">
-[...2 lines deleted...]
-      <c r="C423" t="s">
+      <c r="D423" t="s">
+        <v>347</v>
+      </c>
+      <c r="E423" t="s">
+        <v>348</v>
+      </c>
+      <c r="F423" t="s">
+        <v>42</v>
+      </c>
+      <c r="G423" s="1" t="s">
         <v>1640</v>
       </c>
-      <c r="D423" t="s">
-[...8 lines deleted...]
-      <c r="G423" s="1" t="s">
+      <c r="H423" t="s">
         <v>1641</v>
-      </c>
-[...1 lines deleted...]
-        <v>1642</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
         <v>1643</v>
       </c>
-      <c r="B424" t="s">
-[...2 lines deleted...]
-      <c r="C424" t="s">
+      <c r="D424" t="s">
+        <v>347</v>
+      </c>
+      <c r="E424" t="s">
+        <v>348</v>
+      </c>
+      <c r="F424" t="s">
+        <v>138</v>
+      </c>
+      <c r="G424" s="1" t="s">
         <v>1644</v>
       </c>
-      <c r="D424" t="s">
-[...8 lines deleted...]
-      <c r="G424" s="1" t="s">
+      <c r="H424" t="s">
         <v>1645</v>
-      </c>
-[...1 lines deleted...]
-        <v>1646</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
         <v>1647</v>
       </c>
-      <c r="B425" t="s">
-[...2 lines deleted...]
-      <c r="C425" t="s">
+      <c r="D425" t="s">
+        <v>347</v>
+      </c>
+      <c r="E425" t="s">
+        <v>348</v>
+      </c>
+      <c r="F425" t="s">
+        <v>189</v>
+      </c>
+      <c r="G425" s="1" t="s">
         <v>1648</v>
       </c>
-      <c r="D425" t="s">
-[...8 lines deleted...]
-      <c r="G425" s="1" t="s">
+      <c r="H425" t="s">
         <v>1649</v>
-      </c>
-[...1 lines deleted...]
-        <v>1650</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
         <v>1651</v>
       </c>
-      <c r="B426" t="s">
-[...2 lines deleted...]
-      <c r="C426" t="s">
+      <c r="D426" t="s">
+        <v>347</v>
+      </c>
+      <c r="E426" t="s">
+        <v>348</v>
+      </c>
+      <c r="F426" t="s">
+        <v>23</v>
+      </c>
+      <c r="G426" s="1" t="s">
         <v>1652</v>
       </c>
-      <c r="D426" t="s">
-[...8 lines deleted...]
-      <c r="G426" s="1" t="s">
+      <c r="H426" t="s">
         <v>1653</v>
-      </c>
-[...1 lines deleted...]
-        <v>1654</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
         <v>1655</v>
       </c>
-      <c r="B427" t="s">
-[...2 lines deleted...]
-      <c r="C427" t="s">
+      <c r="D427" t="s">
+        <v>347</v>
+      </c>
+      <c r="E427" t="s">
+        <v>348</v>
+      </c>
+      <c r="F427" t="s">
+        <v>56</v>
+      </c>
+      <c r="G427" s="1" t="s">
         <v>1656</v>
       </c>
-      <c r="D427" t="s">
-[...8 lines deleted...]
-      <c r="G427" s="1" t="s">
+      <c r="H427" t="s">
         <v>1657</v>
-      </c>
-[...1 lines deleted...]
-        <v>1658</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
         <v>1659</v>
       </c>
-      <c r="B428" t="s">
-[...2 lines deleted...]
-      <c r="C428" t="s">
+      <c r="D428" t="s">
+        <v>347</v>
+      </c>
+      <c r="E428" t="s">
+        <v>348</v>
+      </c>
+      <c r="F428" t="s">
+        <v>304</v>
+      </c>
+      <c r="G428" s="1" t="s">
         <v>1660</v>
       </c>
-      <c r="D428" t="s">
-[...8 lines deleted...]
-      <c r="G428" s="1" t="s">
+      <c r="H428" t="s">
         <v>1661</v>
-      </c>
-[...1 lines deleted...]
-        <v>1662</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
         <v>1663</v>
       </c>
-      <c r="B429" t="s">
-[...2 lines deleted...]
-      <c r="C429" t="s">
+      <c r="D429" t="s">
+        <v>347</v>
+      </c>
+      <c r="E429" t="s">
+        <v>348</v>
+      </c>
+      <c r="F429" t="s">
+        <v>23</v>
+      </c>
+      <c r="G429" s="1" t="s">
         <v>1664</v>
       </c>
-      <c r="D429" t="s">
-[...8 lines deleted...]
-      <c r="G429" s="1" t="s">
+      <c r="H429" t="s">
         <v>1665</v>
-      </c>
-[...1 lines deleted...]
-        <v>1666</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
         <v>1667</v>
       </c>
-      <c r="B430" t="s">
-[...2 lines deleted...]
-      <c r="C430" t="s">
+      <c r="D430" t="s">
+        <v>347</v>
+      </c>
+      <c r="E430" t="s">
+        <v>348</v>
+      </c>
+      <c r="F430" t="s">
+        <v>407</v>
+      </c>
+      <c r="G430" s="1" t="s">
         <v>1668</v>
       </c>
-      <c r="D430" t="s">
-[...8 lines deleted...]
-      <c r="G430" s="1" t="s">
+      <c r="H430" t="s">
         <v>1669</v>
-      </c>
-[...1 lines deleted...]
-        <v>1670</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
         <v>1671</v>
       </c>
-      <c r="B431" t="s">
-[...2 lines deleted...]
-      <c r="C431" t="s">
+      <c r="D431" t="s">
+        <v>347</v>
+      </c>
+      <c r="E431" t="s">
+        <v>348</v>
+      </c>
+      <c r="F431" t="s">
+        <v>407</v>
+      </c>
+      <c r="G431" s="1" t="s">
         <v>1672</v>
       </c>
-      <c r="D431" t="s">
-[...8 lines deleted...]
-      <c r="G431" s="1" t="s">
+      <c r="H431" t="s">
         <v>1673</v>
-      </c>
-[...1 lines deleted...]
-        <v>1674</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
         <v>1675</v>
       </c>
-      <c r="B432" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D432" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E432" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F432" t="s">
         <v>86</v>
       </c>
       <c r="G432" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="H432" t="s">
         <v>1677</v>
-      </c>
-[...1 lines deleted...]
-        <v>1678</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
         <v>1679</v>
       </c>
-      <c r="B433" t="s">
-[...2 lines deleted...]
-      <c r="C433" t="s">
+      <c r="D433" t="s">
+        <v>347</v>
+      </c>
+      <c r="E433" t="s">
+        <v>348</v>
+      </c>
+      <c r="F433" t="s">
+        <v>86</v>
+      </c>
+      <c r="G433" s="1" t="s">
         <v>1680</v>
       </c>
-      <c r="D433" t="s">
-[...5 lines deleted...]
-      <c r="F433" t="s">
+      <c r="H433" t="s">
         <v>1681</v>
-      </c>
-[...4 lines deleted...]
-        <v>1683</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D434" t="s">
+        <v>347</v>
+      </c>
+      <c r="E434" t="s">
+        <v>348</v>
+      </c>
+      <c r="F434" t="s">
         <v>1684</v>
       </c>
-      <c r="B434" t="s">
-[...2 lines deleted...]
-      <c r="C434" t="s">
+      <c r="G434" s="1" t="s">
         <v>1685</v>
       </c>
-      <c r="D434" t="s">
-[...8 lines deleted...]
-      <c r="G434" s="1" t="s">
+      <c r="H434" t="s">
         <v>1686</v>
-      </c>
-[...1 lines deleted...]
-        <v>1687</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
         <v>1688</v>
       </c>
-      <c r="B435" t="s">
-[...2 lines deleted...]
-      <c r="C435" t="s">
+      <c r="D435" t="s">
+        <v>347</v>
+      </c>
+      <c r="E435" t="s">
+        <v>348</v>
+      </c>
+      <c r="F435" t="s">
+        <v>382</v>
+      </c>
+      <c r="G435" s="1" t="s">
         <v>1689</v>
       </c>
-      <c r="D435" t="s">
-[...8 lines deleted...]
-      <c r="G435" s="1" t="s">
+      <c r="H435" t="s">
         <v>1690</v>
-      </c>
-[...1 lines deleted...]
-        <v>1691</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
         <v>1692</v>
       </c>
-      <c r="B436" t="s">
-[...2 lines deleted...]
-      <c r="C436" t="s">
+      <c r="D436" t="s">
+        <v>347</v>
+      </c>
+      <c r="E436" t="s">
+        <v>348</v>
+      </c>
+      <c r="F436" t="s">
+        <v>407</v>
+      </c>
+      <c r="G436" s="1" t="s">
         <v>1693</v>
       </c>
-      <c r="D436" t="s">
-[...8 lines deleted...]
-      <c r="G436" s="1" t="s">
+      <c r="H436" t="s">
         <v>1694</v>
-      </c>
-[...1 lines deleted...]
-        <v>1695</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
         <v>1696</v>
       </c>
-      <c r="B437" t="s">
-[...2 lines deleted...]
-      <c r="C437" t="s">
+      <c r="D437" t="s">
+        <v>347</v>
+      </c>
+      <c r="E437" t="s">
+        <v>348</v>
+      </c>
+      <c r="F437" t="s">
+        <v>18</v>
+      </c>
+      <c r="G437" s="1" t="s">
         <v>1697</v>
       </c>
-      <c r="D437" t="s">
-[...8 lines deleted...]
-      <c r="G437" s="1" t="s">
+      <c r="H437" t="s">
         <v>1698</v>
-      </c>
-[...1 lines deleted...]
-        <v>1699</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
         <v>1700</v>
       </c>
-      <c r="B438" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D438" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E438" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F438" t="s">
         <v>23</v>
       </c>
       <c r="G438" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H438" t="s">
         <v>1702</v>
-      </c>
-[...1 lines deleted...]
-        <v>1703</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
         <v>1704</v>
       </c>
-      <c r="B439" t="s">
-[...2 lines deleted...]
-      <c r="C439" t="s">
+      <c r="D439" t="s">
+        <v>347</v>
+      </c>
+      <c r="E439" t="s">
+        <v>348</v>
+      </c>
+      <c r="F439" t="s">
+        <v>23</v>
+      </c>
+      <c r="G439" s="1" t="s">
         <v>1705</v>
       </c>
-      <c r="D439" t="s">
-[...8 lines deleted...]
-      <c r="G439" s="1" t="s">
+      <c r="H439" t="s">
         <v>1706</v>
-      </c>
-[...1 lines deleted...]
-        <v>1707</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
         <v>1708</v>
       </c>
-      <c r="B440" t="s">
-[...2 lines deleted...]
-      <c r="C440" t="s">
+      <c r="D440" t="s">
+        <v>347</v>
+      </c>
+      <c r="E440" t="s">
+        <v>348</v>
+      </c>
+      <c r="F440" t="s">
+        <v>138</v>
+      </c>
+      <c r="G440" s="1" t="s">
         <v>1709</v>
       </c>
-      <c r="D440" t="s">
-[...8 lines deleted...]
-      <c r="G440" s="1" t="s">
+      <c r="H440" t="s">
         <v>1710</v>
-      </c>
-[...1 lines deleted...]
-        <v>1711</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
         <v>1712</v>
       </c>
-      <c r="B441" t="s">
-[...2 lines deleted...]
-      <c r="C441" t="s">
+      <c r="D441" t="s">
+        <v>347</v>
+      </c>
+      <c r="E441" t="s">
+        <v>348</v>
+      </c>
+      <c r="F441" t="s">
+        <v>28</v>
+      </c>
+      <c r="G441" s="1" t="s">
         <v>1713</v>
-      </c>
-[...7 lines deleted...]
-        <v>375</v>
       </c>
       <c r="H441" t="s">
         <v>1714</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
         <v>1715</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
         <v>1716</v>
       </c>
       <c r="D442" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E442" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>348</v>
       </c>
       <c r="G442" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H442" t="s">
         <v>1717</v>
-      </c>
-[...1 lines deleted...]
-        <v>1718</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
         <v>1719</v>
       </c>
-      <c r="B443" t="s">
-[...2 lines deleted...]
-      <c r="C443" t="s">
+      <c r="D443" t="s">
+        <v>347</v>
+      </c>
+      <c r="E443" t="s">
+        <v>348</v>
+      </c>
+      <c r="F443" t="s">
+        <v>23</v>
+      </c>
+      <c r="G443" s="1" t="s">
         <v>1720</v>
       </c>
-      <c r="D443" t="s">
-[...5 lines deleted...]
-      <c r="F443" t="s">
+      <c r="H443" t="s">
         <v>1721</v>
-      </c>
-[...4 lines deleted...]
-        <v>1723</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D444" t="s">
+        <v>347</v>
+      </c>
+      <c r="E444" t="s">
+        <v>348</v>
+      </c>
+      <c r="F444" t="s">
         <v>1724</v>
       </c>
-      <c r="B444" t="s">
-[...2 lines deleted...]
-      <c r="C444" t="s">
+      <c r="G444" s="1" t="s">
         <v>1725</v>
-      </c>
-[...7 lines deleted...]
-        <v>375</v>
       </c>
       <c r="H444" t="s">
         <v>1726</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
         <v>1727</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
         <v>1728</v>
       </c>
       <c r="D445" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E445" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>348</v>
       </c>
       <c r="G445" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H445" t="s">
         <v>1729</v>
-      </c>
-[...1 lines deleted...]
-        <v>1730</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
         <v>1731</v>
       </c>
-      <c r="B446" t="s">
-[...2 lines deleted...]
-      <c r="C446" t="s">
+      <c r="D446" t="s">
+        <v>347</v>
+      </c>
+      <c r="E446" t="s">
+        <v>348</v>
+      </c>
+      <c r="F446" t="s">
+        <v>13</v>
+      </c>
+      <c r="G446" s="1" t="s">
         <v>1732</v>
       </c>
-      <c r="D446" t="s">
-[...8 lines deleted...]
-      <c r="G446" s="1" t="s">
+      <c r="H446" t="s">
         <v>1733</v>
-      </c>
-[...1 lines deleted...]
-        <v>1734</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
         <v>1735</v>
       </c>
-      <c r="B447" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D447" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E447" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F447" t="s">
         <v>18</v>
       </c>
       <c r="G447" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="H447" t="s">
         <v>1737</v>
-      </c>
-[...1 lines deleted...]
-        <v>1738</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
         <v>1739</v>
       </c>
-      <c r="B448" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D448" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E448" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F448" t="s">
         <v>18</v>
       </c>
       <c r="G448" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="H448" t="s">
         <v>1741</v>
-      </c>
-[...1 lines deleted...]
-        <v>1742</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
         <v>1743</v>
       </c>
-      <c r="B449" t="s">
-[...2 lines deleted...]
-      <c r="C449" t="s">
+      <c r="D449" t="s">
+        <v>347</v>
+      </c>
+      <c r="E449" t="s">
+        <v>348</v>
+      </c>
+      <c r="F449" t="s">
+        <v>18</v>
+      </c>
+      <c r="G449" s="1" t="s">
         <v>1744</v>
       </c>
-      <c r="D449" t="s">
-[...8 lines deleted...]
-      <c r="G449" s="1" t="s">
+      <c r="H449" t="s">
         <v>1745</v>
-      </c>
-[...1 lines deleted...]
-        <v>1746</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
         <v>1747</v>
       </c>
-      <c r="B450" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D450" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E450" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F450" t="s">
         <v>138</v>
       </c>
       <c r="G450" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="H450" t="s">
         <v>1749</v>
-      </c>
-[...1 lines deleted...]
-        <v>1750</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
         <v>1751</v>
       </c>
-      <c r="B451" t="s">
-[...2 lines deleted...]
-      <c r="C451" t="s">
+      <c r="D451" t="s">
+        <v>347</v>
+      </c>
+      <c r="E451" t="s">
+        <v>348</v>
+      </c>
+      <c r="F451" t="s">
+        <v>138</v>
+      </c>
+      <c r="G451" s="1" t="s">
         <v>1752</v>
       </c>
-      <c r="D451" t="s">
-[...8 lines deleted...]
-      <c r="G451" s="1" t="s">
+      <c r="H451" t="s">
         <v>1753</v>
-      </c>
-[...1 lines deleted...]
-        <v>1754</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
         <v>1755</v>
       </c>
-      <c r="B452" t="s">
-[...2 lines deleted...]
-      <c r="C452" t="s">
+      <c r="D452" t="s">
+        <v>347</v>
+      </c>
+      <c r="E452" t="s">
+        <v>348</v>
+      </c>
+      <c r="F452" t="s">
+        <v>420</v>
+      </c>
+      <c r="G452" s="1" t="s">
         <v>1756</v>
       </c>
-      <c r="D452" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H452" t="s">
-        <v>1726</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="D453" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E453" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>348</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1759</v>
+        <v>379</v>
       </c>
       <c r="H453" t="s">
-        <v>1760</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
         <v>1761</v>
       </c>
-      <c r="B454" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D454" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E454" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F454" t="s">
         <v>23</v>
       </c>
       <c r="G454" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="H454" t="s">
         <v>1763</v>
-      </c>
-[...1 lines deleted...]
-        <v>1764</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
         <v>1765</v>
       </c>
-      <c r="B455" t="s">
-[...2 lines deleted...]
-      <c r="C455" t="s">
+      <c r="D455" t="s">
+        <v>347</v>
+      </c>
+      <c r="E455" t="s">
+        <v>348</v>
+      </c>
+      <c r="F455" t="s">
+        <v>23</v>
+      </c>
+      <c r="G455" s="1" t="s">
         <v>1766</v>
       </c>
-      <c r="D455" t="s">
-[...8 lines deleted...]
-      <c r="G455" s="1" t="s">
+      <c r="H455" t="s">
         <v>1767</v>
-      </c>
-[...1 lines deleted...]
-        <v>1768</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
         <v>1769</v>
       </c>
-      <c r="B456" t="s">
-[...2 lines deleted...]
-      <c r="C456" t="s">
+      <c r="D456" t="s">
+        <v>347</v>
+      </c>
+      <c r="E456" t="s">
+        <v>348</v>
+      </c>
+      <c r="F456" t="s">
+        <v>420</v>
+      </c>
+      <c r="G456" s="1" t="s">
         <v>1770</v>
       </c>
-      <c r="D456" t="s">
-[...8 lines deleted...]
-      <c r="G456" s="1" t="s">
+      <c r="H456" t="s">
         <v>1771</v>
-      </c>
-[...1 lines deleted...]
-        <v>1772</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
         <v>1773</v>
       </c>
-      <c r="B457" t="s">
-[...2 lines deleted...]
-      <c r="C457" t="s">
+      <c r="D457" t="s">
+        <v>347</v>
+      </c>
+      <c r="E457" t="s">
+        <v>348</v>
+      </c>
+      <c r="F457" t="s">
+        <v>18</v>
+      </c>
+      <c r="G457" s="1" t="s">
         <v>1774</v>
       </c>
-      <c r="D457" t="s">
-[...8 lines deleted...]
-      <c r="G457" s="1" t="s">
+      <c r="H457" t="s">
         <v>1775</v>
-      </c>
-[...1 lines deleted...]
-        <v>1776</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
         <v>1777</v>
       </c>
-      <c r="B458" t="s">
-[...2 lines deleted...]
-      <c r="C458" t="s">
+      <c r="D458" t="s">
+        <v>347</v>
+      </c>
+      <c r="E458" t="s">
+        <v>348</v>
+      </c>
+      <c r="F458" t="s">
+        <v>42</v>
+      </c>
+      <c r="G458" s="1" t="s">
         <v>1778</v>
       </c>
-      <c r="D458" t="s">
-[...8 lines deleted...]
-      <c r="G458" s="1" t="s">
+      <c r="H458" t="s">
         <v>1779</v>
-      </c>
-[...1 lines deleted...]
-        <v>1780</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
         <v>1781</v>
       </c>
-      <c r="B459" t="s">
-[...2 lines deleted...]
-      <c r="C459" t="s">
+      <c r="D459" t="s">
+        <v>347</v>
+      </c>
+      <c r="E459" t="s">
+        <v>348</v>
+      </c>
+      <c r="F459" t="s">
+        <v>420</v>
+      </c>
+      <c r="G459" s="1" t="s">
         <v>1782</v>
       </c>
-      <c r="D459" t="s">
-[...8 lines deleted...]
-      <c r="G459" s="1" t="s">
+      <c r="H459" t="s">
         <v>1783</v>
-      </c>
-[...1 lines deleted...]
-        <v>1784</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
         <v>1785</v>
       </c>
-      <c r="B460" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D460" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E460" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F460" t="s">
         <v>18</v>
       </c>
       <c r="G460" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="H460" t="s">
         <v>1787</v>
-      </c>
-[...1 lines deleted...]
-        <v>1788</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
         <v>1789</v>
       </c>
-      <c r="B461" t="s">
-[...2 lines deleted...]
-      <c r="C461" t="s">
+      <c r="D461" t="s">
+        <v>347</v>
+      </c>
+      <c r="E461" t="s">
+        <v>348</v>
+      </c>
+      <c r="F461" t="s">
+        <v>18</v>
+      </c>
+      <c r="G461" s="1" t="s">
         <v>1790</v>
       </c>
-      <c r="D461" t="s">
-[...8 lines deleted...]
-      <c r="G461" s="1" t="s">
+      <c r="H461" t="s">
         <v>1791</v>
-      </c>
-[...1 lines deleted...]
-        <v>1792</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
         <v>1793</v>
       </c>
-      <c r="B462" t="s">
-[...2 lines deleted...]
-      <c r="C462" t="s">
+      <c r="D462" t="s">
+        <v>347</v>
+      </c>
+      <c r="E462" t="s">
+        <v>348</v>
+      </c>
+      <c r="F462" t="s">
+        <v>56</v>
+      </c>
+      <c r="G462" s="1" t="s">
         <v>1794</v>
       </c>
-      <c r="D462" t="s">
-[...8 lines deleted...]
-      <c r="G462" s="1" t="s">
+      <c r="H462" t="s">
         <v>1795</v>
-      </c>
-[...1 lines deleted...]
-        <v>1796</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
         <v>1797</v>
       </c>
-      <c r="B463" t="s">
-[...2 lines deleted...]
-      <c r="C463" t="s">
+      <c r="D463" t="s">
+        <v>347</v>
+      </c>
+      <c r="E463" t="s">
+        <v>348</v>
+      </c>
+      <c r="F463" t="s">
+        <v>189</v>
+      </c>
+      <c r="G463" s="1" t="s">
         <v>1798</v>
       </c>
-      <c r="D463" t="s">
-[...8 lines deleted...]
-      <c r="G463" s="1" t="s">
+      <c r="H463" t="s">
         <v>1799</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
         <v>1801</v>
       </c>
-      <c r="B464" t="s">
-[...2 lines deleted...]
-      <c r="C464" t="s">
+      <c r="D464" t="s">
+        <v>347</v>
+      </c>
+      <c r="E464" t="s">
+        <v>348</v>
+      </c>
+      <c r="F464" t="s">
+        <v>138</v>
+      </c>
+      <c r="G464" s="1" t="s">
         <v>1802</v>
       </c>
-      <c r="D464" t="s">
-[...8 lines deleted...]
-      <c r="G464" s="1" t="s">
+      <c r="H464" t="s">
         <v>1803</v>
-      </c>
-[...1 lines deleted...]
-        <v>1804</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
         <v>1805</v>
       </c>
-      <c r="B465" t="s">
-[...2 lines deleted...]
-      <c r="C465" t="s">
+      <c r="D465" t="s">
+        <v>347</v>
+      </c>
+      <c r="E465" t="s">
+        <v>348</v>
+      </c>
+      <c r="F465" t="s">
+        <v>86</v>
+      </c>
+      <c r="G465" s="1" t="s">
         <v>1806</v>
       </c>
-      <c r="D465" t="s">
-[...8 lines deleted...]
-      <c r="G465" s="1" t="s">
+      <c r="H465" t="s">
         <v>1807</v>
-      </c>
-[...1 lines deleted...]
-        <v>1808</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
         <v>1809</v>
       </c>
-      <c r="B466" t="s">
-[...2 lines deleted...]
-      <c r="C466" t="s">
+      <c r="D466" t="s">
+        <v>347</v>
+      </c>
+      <c r="E466" t="s">
+        <v>348</v>
+      </c>
+      <c r="F466" t="s">
+        <v>138</v>
+      </c>
+      <c r="G466" s="1" t="s">
         <v>1810</v>
       </c>
-      <c r="D466" t="s">
-[...8 lines deleted...]
-      <c r="G466" s="1" t="s">
+      <c r="H466" t="s">
         <v>1811</v>
-      </c>
-[...1 lines deleted...]
-        <v>1812</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
         <v>1813</v>
       </c>
-      <c r="B467" t="s">
-[...2 lines deleted...]
-      <c r="C467" t="s">
+      <c r="D467" t="s">
+        <v>347</v>
+      </c>
+      <c r="E467" t="s">
+        <v>348</v>
+      </c>
+      <c r="F467" t="s">
+        <v>23</v>
+      </c>
+      <c r="G467" s="1" t="s">
         <v>1814</v>
       </c>
-      <c r="D467" t="s">
-[...8 lines deleted...]
-      <c r="G467" s="1" t="s">
+      <c r="H467" t="s">
         <v>1815</v>
-      </c>
-[...1 lines deleted...]
-        <v>1816</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
         <v>1817</v>
       </c>
-      <c r="B468" t="s">
-[...2 lines deleted...]
-      <c r="C468" t="s">
+      <c r="D468" t="s">
+        <v>347</v>
+      </c>
+      <c r="E468" t="s">
+        <v>348</v>
+      </c>
+      <c r="F468" t="s">
+        <v>470</v>
+      </c>
+      <c r="G468" s="1" t="s">
         <v>1818</v>
       </c>
-      <c r="D468" t="s">
-[...8 lines deleted...]
-      <c r="G468" s="1" t="s">
+      <c r="H468" t="s">
         <v>1819</v>
-      </c>
-[...1 lines deleted...]
-        <v>1820</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
         <v>1821</v>
       </c>
-      <c r="B469" t="s">
-[...2 lines deleted...]
-      <c r="C469" t="s">
+      <c r="D469" t="s">
+        <v>347</v>
+      </c>
+      <c r="E469" t="s">
+        <v>348</v>
+      </c>
+      <c r="F469" t="s">
+        <v>470</v>
+      </c>
+      <c r="G469" s="1" t="s">
         <v>1822</v>
       </c>
-      <c r="D469" t="s">
-[...8 lines deleted...]
-      <c r="G469" s="1" t="s">
+      <c r="H469" t="s">
         <v>1823</v>
-      </c>
-[...1 lines deleted...]
-        <v>1824</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
         <v>1825</v>
       </c>
-      <c r="B470" t="s">
-[...2 lines deleted...]
-      <c r="C470" t="s">
+      <c r="D470" t="s">
+        <v>347</v>
+      </c>
+      <c r="E470" t="s">
+        <v>348</v>
+      </c>
+      <c r="F470" t="s">
+        <v>420</v>
+      </c>
+      <c r="G470" s="1" t="s">
         <v>1826</v>
       </c>
-      <c r="D470" t="s">
-[...8 lines deleted...]
-      <c r="G470" s="1" t="s">
+      <c r="H470" t="s">
         <v>1827</v>
-      </c>
-[...1 lines deleted...]
-        <v>1828</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
         <v>1829</v>
       </c>
-      <c r="B471" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D471" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E471" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F471" t="s">
         <v>13</v>
       </c>
       <c r="G471" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H471" t="s">
         <v>1831</v>
-      </c>
-[...1 lines deleted...]
-        <v>1832</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
         <v>1833</v>
       </c>
-      <c r="B472" t="s">
-[...2 lines deleted...]
-      <c r="C472" t="s">
+      <c r="D472" t="s">
+        <v>347</v>
+      </c>
+      <c r="E472" t="s">
+        <v>348</v>
+      </c>
+      <c r="F472" t="s">
+        <v>13</v>
+      </c>
+      <c r="G472" s="1" t="s">
         <v>1834</v>
       </c>
-      <c r="D472" t="s">
-[...8 lines deleted...]
-      <c r="G472" s="1" t="s">
+      <c r="H472" t="s">
         <v>1835</v>
-      </c>
-[...1 lines deleted...]
-        <v>1836</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
         <v>1837</v>
       </c>
-      <c r="B473" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D473" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E473" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F473" t="s">
         <v>23</v>
       </c>
       <c r="G473" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H473" t="s">
         <v>1839</v>
-      </c>
-[...1 lines deleted...]
-        <v>1840</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
         <v>1841</v>
       </c>
-      <c r="B474" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D474" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E474" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F474" t="s">
         <v>23</v>
       </c>
       <c r="G474" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="H474" t="s">
         <v>1843</v>
-      </c>
-[...1 lines deleted...]
-        <v>1844</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
         <v>1845</v>
       </c>
-      <c r="B475" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D475" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E475" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F475" t="s">
         <v>23</v>
       </c>
       <c r="G475" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="H475" t="s">
         <v>1847</v>
-      </c>
-[...1 lines deleted...]
-        <v>1848</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
         <v>1849</v>
       </c>
-      <c r="B476" t="s">
-[...2 lines deleted...]
-      <c r="C476" t="s">
+      <c r="D476" t="s">
+        <v>347</v>
+      </c>
+      <c r="E476" t="s">
+        <v>348</v>
+      </c>
+      <c r="F476" t="s">
+        <v>23</v>
+      </c>
+      <c r="G476" s="1" t="s">
         <v>1850</v>
       </c>
-      <c r="D476" t="s">
-[...8 lines deleted...]
-      <c r="G476" s="1" t="s">
+      <c r="H476" t="s">
         <v>1851</v>
-      </c>
-[...1 lines deleted...]
-        <v>1852</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
         <v>1853</v>
       </c>
-      <c r="B477" t="s">
-[...2 lines deleted...]
-      <c r="C477" t="s">
+      <c r="D477" t="s">
+        <v>347</v>
+      </c>
+      <c r="E477" t="s">
+        <v>348</v>
+      </c>
+      <c r="F477" t="s">
+        <v>420</v>
+      </c>
+      <c r="G477" s="1" t="s">
         <v>1854</v>
       </c>
-      <c r="D477" t="s">
-[...8 lines deleted...]
-      <c r="G477" s="1" t="s">
+      <c r="H477" t="s">
         <v>1855</v>
-      </c>
-[...1 lines deleted...]
-        <v>1856</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
         <v>1857</v>
       </c>
-      <c r="B478" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D478" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E478" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F478" t="s">
         <v>86</v>
       </c>
       <c r="G478" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="H478" t="s">
         <v>1859</v>
-      </c>
-[...1 lines deleted...]
-        <v>1860</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
+        <v>1860</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
         <v>1861</v>
       </c>
-      <c r="B479" t="s">
-[...2 lines deleted...]
-      <c r="C479" t="s">
+      <c r="D479" t="s">
+        <v>347</v>
+      </c>
+      <c r="E479" t="s">
+        <v>348</v>
+      </c>
+      <c r="F479" t="s">
+        <v>86</v>
+      </c>
+      <c r="G479" s="1" t="s">
         <v>1862</v>
       </c>
-      <c r="D479" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H479" t="s">
-        <v>1330</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="D480" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E480" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>1865</v>
+        <v>348</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1866</v>
+        <v>379</v>
       </c>
       <c r="H480" t="s">
-        <v>1867</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D481" t="s">
+        <v>347</v>
+      </c>
+      <c r="E481" t="s">
+        <v>348</v>
+      </c>
+      <c r="F481" t="s">
         <v>1868</v>
       </c>
-      <c r="B481" t="s">
-[...2 lines deleted...]
-      <c r="C481" t="s">
+      <c r="G481" s="1" t="s">
         <v>1869</v>
-      </c>
-[...10 lines deleted...]
-        <v>375</v>
       </c>
       <c r="H481" t="s">
         <v>1870</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
         <v>1871</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
         <v>1872</v>
       </c>
       <c r="D482" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E482" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F482" t="s">
-        <v>138</v>
+        <v>189</v>
       </c>
       <c r="G482" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H482" t="s">
         <v>1873</v>
-      </c>
-[...1 lines deleted...]
-        <v>1874</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
         <v>1875</v>
       </c>
-      <c r="B483" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D483" t="s">
+        <v>347</v>
+      </c>
+      <c r="E483" t="s">
+        <v>348</v>
+      </c>
+      <c r="F483" t="s">
+        <v>138</v>
+      </c>
+      <c r="G483" s="1" t="s">
         <v>1876</v>
       </c>
-      <c r="E483" t="s">
+      <c r="H483" t="s">
         <v>1877</v>
-      </c>
-[...7 lines deleted...]
-        <v>1879</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>10</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E484" t="s">
         <v>1880</v>
       </c>
-      <c r="B484" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F484" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="G484" s="1" t="s">
         <v>1881</v>
       </c>
       <c r="H484" t="s">
         <v>1882</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
         <v>1883</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D485" t="s">
-        <v>1876</v>
+        <v>1879</v>
       </c>
       <c r="E485" t="s">
-        <v>1877</v>
+        <v>1880</v>
       </c>
       <c r="F485" t="s">
-        <v>18</v>
+        <v>420</v>
       </c>
       <c r="G485" s="1" t="s">
         <v>1884</v>
       </c>
       <c r="H485" t="s">
         <v>1885</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
         <v>1886</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D486" t="s">
-        <v>1876</v>
+        <v>1879</v>
       </c>
       <c r="E486" t="s">
-        <v>1877</v>
+        <v>1880</v>
       </c>
       <c r="F486" t="s">
         <v>18</v>
       </c>
       <c r="G486" s="1" t="s">
         <v>1887</v>
       </c>
       <c r="H486" t="s">
         <v>1888</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
         <v>1889</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D487" t="s">
-        <v>1876</v>
+        <v>1879</v>
       </c>
       <c r="E487" t="s">
-        <v>1877</v>
+        <v>1880</v>
       </c>
       <c r="F487" t="s">
+        <v>18</v>
+      </c>
+      <c r="G487" s="1" t="s">
         <v>1890</v>
       </c>
-      <c r="G487" s="1" t="s">
+      <c r="H487" t="s">
         <v>1891</v>
-      </c>
-[...1 lines deleted...]
-        <v>1892</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>32</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1880</v>
+      </c>
+      <c r="F488" t="s">
         <v>1893</v>
-      </c>
-[...13 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G488" s="1" t="s">
         <v>1894</v>
       </c>
       <c r="H488" t="s">
         <v>1895</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
         <v>1896</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D489" t="s">
-        <v>1876</v>
+        <v>1879</v>
       </c>
       <c r="E489" t="s">
-        <v>1877</v>
+        <v>1880</v>
       </c>
       <c r="F489" t="s">
         <v>18</v>
       </c>
       <c r="G489" s="1" t="s">
         <v>1897</v>
       </c>
       <c r="H489" t="s">
         <v>1898</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
         <v>1899</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D490" t="s">
-        <v>1876</v>
+        <v>1879</v>
       </c>
       <c r="E490" t="s">
-        <v>1877</v>
+        <v>1880</v>
       </c>
       <c r="F490" t="s">
         <v>18</v>
       </c>
       <c r="G490" s="1" t="s">
         <v>1900</v>
       </c>
       <c r="H490" t="s">
         <v>1901</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
         <v>1902</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D491" t="s">
-        <v>1876</v>
+        <v>1879</v>
       </c>
       <c r="E491" t="s">
-        <v>1877</v>
+        <v>1880</v>
       </c>
       <c r="F491" t="s">
+        <v>18</v>
+      </c>
+      <c r="G491" s="1" t="s">
         <v>1903</v>
       </c>
-      <c r="G491" s="1" t="s">
+      <c r="H491" t="s">
         <v>1904</v>
-      </c>
-[...1 lines deleted...]
-        <v>1905</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>50</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1880</v>
+      </c>
+      <c r="F492" t="s">
         <v>1906</v>
       </c>
-      <c r="B492" t="s">
-[...11 lines deleted...]
-      <c r="F492" t="s">
+      <c r="G492" s="1" t="s">
         <v>1907</v>
       </c>
-      <c r="G492" s="1" t="s">
+      <c r="H492" t="s">
         <v>1908</v>
-      </c>
-[...1 lines deleted...]
-        <v>1909</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>55</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1880</v>
+      </c>
+      <c r="F493" t="s">
         <v>1910</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G493" s="1" t="s">
         <v>1911</v>
       </c>
       <c r="H493" t="s">
         <v>1912</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
         <v>1913</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D494" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1880</v>
+      </c>
+      <c r="F494" t="s">
+        <v>28</v>
+      </c>
+      <c r="G494" s="1" t="s">
         <v>1914</v>
       </c>
-      <c r="E494" t="s">
+      <c r="H494" t="s">
         <v>1915</v>
-      </c>
-[...7 lines deleted...]
-        <v>1917</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>10</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E495" t="s">
         <v>1918</v>
-      </c>
-[...10 lines deleted...]
-        <v>1915</v>
       </c>
       <c r="F495" t="s">
         <v>189</v>
       </c>
       <c r="G495" s="1" t="s">
         <v>1919</v>
       </c>
       <c r="H495" t="s">
-        <v>1917</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D496" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="E496" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="F496" t="s">
         <v>189</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>375</v>
+        <v>1922</v>
       </c>
       <c r="H496" t="s">
-        <v>1917</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D497" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="E497" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="F497" t="s">
         <v>189</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1922</v>
+        <v>379</v>
       </c>
       <c r="H497" t="s">
-        <v>1917</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D498" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="E498" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="F498" t="s">
         <v>189</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="H498" t="s">
-        <v>1917</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="D499" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="E499" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="F499" t="s">
         <v>189</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="H499" t="s">
-        <v>1917</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D500" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="E500" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="F500" t="s">
         <v>189</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="H500" t="s">
-        <v>1929</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
         <v>1930</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D501" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="E501" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="F501" t="s">
         <v>189</v>
       </c>
       <c r="G501" s="1" t="s">
         <v>1931</v>
       </c>
       <c r="H501" t="s">
         <v>1932</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
         <v>1933</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D502" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="E502" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="F502" t="s">
         <v>189</v>
       </c>
       <c r="G502" s="1" t="s">
         <v>1934</v>
       </c>
       <c r="H502" t="s">
         <v>1935</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
         <v>1936</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D503" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="E503" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="F503" t="s">
         <v>189</v>
       </c>
       <c r="G503" s="1" t="s">
         <v>1937</v>
       </c>
       <c r="H503" t="s">
         <v>1938</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
         <v>1939</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="D504" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="E504" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="F504" t="s">
         <v>189</v>
       </c>
       <c r="G504" s="1" t="s">
         <v>1940</v>
       </c>
       <c r="H504" t="s">
         <v>1941</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
         <v>1942</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="D505" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="E505" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="F505" t="s">
         <v>189</v>
       </c>
       <c r="G505" s="1" t="s">
         <v>1943</v>
       </c>
       <c r="H505" t="s">
         <v>1944</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
         <v>1945</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="D506" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="E506" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="F506" t="s">
         <v>189</v>
       </c>
       <c r="G506" s="1" t="s">
         <v>1946</v>
       </c>
       <c r="H506" t="s">
         <v>1947</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
         <v>1948</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D507" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="E507" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="F507" t="s">
         <v>189</v>
       </c>
       <c r="G507" s="1" t="s">
         <v>1949</v>
       </c>
       <c r="H507" t="s">
         <v>1950</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
         <v>1951</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D508" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="E508" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="F508" t="s">
         <v>189</v>
       </c>
       <c r="G508" s="1" t="s">
         <v>1952</v>
       </c>
       <c r="H508" t="s">
         <v>1953</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
         <v>1954</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="D509" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="E509" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="F509" t="s">
         <v>189</v>
       </c>
       <c r="G509" s="1" t="s">
         <v>1955</v>
       </c>
       <c r="H509" t="s">
         <v>1956</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
         <v>1957</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D510" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="E510" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="F510" t="s">
         <v>189</v>
       </c>
       <c r="G510" s="1" t="s">
         <v>1958</v>
       </c>
       <c r="H510" t="s">
         <v>1959</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
         <v>1960</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="D511" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="E511" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="F511" t="s">
         <v>189</v>
       </c>
       <c r="G511" s="1" t="s">
         <v>1961</v>
       </c>
       <c r="H511" t="s">
         <v>1962</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
         <v>1963</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>10</v>
+        <v>90</v>
       </c>
       <c r="D512" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1918</v>
+      </c>
+      <c r="F512" t="s">
+        <v>189</v>
+      </c>
+      <c r="G512" s="1" t="s">
         <v>1964</v>
       </c>
-      <c r="E512" t="s">
+      <c r="H512" t="s">
         <v>1965</v>
-      </c>
-[...4 lines deleted...]
-        <v>1967</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>10</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E513" t="s">
         <v>1968</v>
-      </c>
-[...10 lines deleted...]
-        <v>1965</v>
       </c>
       <c r="G513" s="1" t="s">
         <v>1969</v>
       </c>
       <c r="H513" t="s">
         <v>1970</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>17</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1968</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1973</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -20154,50 +20189,51 @@
     <hyperlink ref="G489" r:id="rId488"/>
     <hyperlink ref="G490" r:id="rId489"/>
     <hyperlink ref="G491" r:id="rId490"/>
     <hyperlink ref="G492" r:id="rId491"/>
     <hyperlink ref="G493" r:id="rId492"/>
     <hyperlink ref="G494" r:id="rId493"/>
     <hyperlink ref="G495" r:id="rId494"/>
     <hyperlink ref="G496" r:id="rId495"/>
     <hyperlink ref="G497" r:id="rId496"/>
     <hyperlink ref="G498" r:id="rId497"/>
     <hyperlink ref="G499" r:id="rId498"/>
     <hyperlink ref="G500" r:id="rId499"/>
     <hyperlink ref="G501" r:id="rId500"/>
     <hyperlink ref="G502" r:id="rId501"/>
     <hyperlink ref="G503" r:id="rId502"/>
     <hyperlink ref="G504" r:id="rId503"/>
     <hyperlink ref="G505" r:id="rId504"/>
     <hyperlink ref="G506" r:id="rId505"/>
     <hyperlink ref="G507" r:id="rId506"/>
     <hyperlink ref="G508" r:id="rId507"/>
     <hyperlink ref="G509" r:id="rId508"/>
     <hyperlink ref="G510" r:id="rId509"/>
     <hyperlink ref="G511" r:id="rId510"/>
     <hyperlink ref="G512" r:id="rId511"/>
     <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>