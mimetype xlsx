--- v0 (2025-12-08)
+++ v1 (2026-05-18)
@@ -54,1659 +54,1659 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Whatiffa do Nogueirinha</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/181/projeto012024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/181/projeto012024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a semana municipal de conscientização do autismo no município de Carmópolis de Minas</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>José Omar Paolinelli</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/184/projord22024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/184/projord22024.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para fins que menciona</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/185/projord32024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/185/projord32024.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar por excesso de arrecadação e superáfir para os fins que menciona</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Fernando do Leir Lebron, Jaqueline do Bom Jardim, Laércio do Galdino, Whatiffa do Nogueirinha</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/223/proj42024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/223/proj42024.pdf</t>
   </si>
   <si>
     <t>Autoriza a revisão geral anual dos subsídios dos vereadores da Câmara Municipal de Carmópolis de Minas para o exercício de 2024</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/224/proj52024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/224/proj52024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos agentes políticos do Poder Executivo para gestão 2025/2028</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/247/projeto062024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/247/projeto062024.pdf</t>
   </si>
   <si>
     <t>Autoriza a revisão geral anual dos subsídios dos Agentes Políticos no município de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/269/projeto072024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/269/projeto072024.pdf</t>
   </si>
   <si>
     <t>Altera o art.9º da Lei Ordinária nº 2.230, de 05 de abril de 2019</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Antônio Gabriel, Celinho da Saúde, Dirceu da Gerais, Fernando do Leir Lebron, Jaqueline do Bom Jardim, João do Inhozinho, Laércio do Galdino, Lucas do Geraldo Touro, Marcelo de Freitas, Tade do Japão, Whatiffa do Nogueirinha</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/358/projeto82024ord.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/358/projeto82024ord.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as políticas públicas de conscientização do autismo no município de Carmópolis de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/294/projeto92024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/294/projeto92024.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana Municipal de Segurança no Trânsito”, anualmente, no município de Carmópolis de Minas e dá Outras Providências.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/295/projeto102024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/295/projeto102024.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial para os fins que menciona</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/296/projeto112024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/296/projeto112024.pdf</t>
   </si>
   <si>
     <t>Disciplina diretrizes para implantação do "Maio Laranja" no âmbito do Município de Carmópolis de Minas</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/303/12-projeto122024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/303/12-projeto122024.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE CARMÓPOLIS DE MINAS PARA O EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Lucas do Geraldo Touro</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/304/13-projetolei132024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/304/13-projetolei132024.pdf</t>
   </si>
   <si>
     <t>Declara o Campeonato Carmopolitano de Futebol como Patrimônio Cultural Imaterial do Povo Carmopolitano.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Fernando do Leir Lebron, Tade do Japão</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/310/14-projeto142024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/310/14-projeto142024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal, a Associação de Confeccionistas de Carmópolis de Minas</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Tade do Japão</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/311/projeto152024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/311/projeto152024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal, a Associação Carmopolitana Artes da Terra</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Jaqueline do Bom Jardim, Whatiffa do Nogueirinha</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/312/16-projeto162024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/312/16-projeto162024.pdf</t>
   </si>
   <si>
     <t>Institui o programa “Cuidando de Quem Cuida”, visando promover ações de orientação e atenção às mães atípicas no município de Carmópolis de Minas, e estabelece a semana da maternidade atípica.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Celinho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/372/projeto172024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/372/projeto172024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal, a Associação Atlética Rural</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Celinho da Saúde, Marcelo de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/313/projeto182024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/313/projeto182024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre vagas no transporte estudantil de ensino superior, médio ou técnico no município de Carmópolis de Minas</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/314/projeto192024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/314/projeto192024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo aumentar o repasse de Subvenção Social e abrir crédito Suplementar por anulação.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/315/projeto202024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/315/projeto202024.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por anulação para os fins que menciona</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/316/projeto212024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/316/projeto212024.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Superávit para os fins que menciona</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/317/projeto222024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/317/projeto222024.pdf</t>
   </si>
   <si>
     <t>Abre de Crédito Adicional Especial para os fins que menciona</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/326/projeto23.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/326/projeto23.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial por anulação para os fins que menciona</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/327/projeto24.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/327/projeto24.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar por anulação para os fins que menciona</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/328/projeto25.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/328/projeto25.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial por excesso de arrecadação para os fins que menciona</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/329/projeto26.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/329/projeto26.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar por excesso de arrecadação para os fins que menciona</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Marcelo de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/383/projeto272024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/383/projeto272024.pdf</t>
   </si>
   <si>
     <t>Proíbe o uso de fogos de artifício com estampido no município de Carmópolis e dá outras providências</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/350/projeto282024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/350/projeto282024.pdf</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Jaqueline do Bom Jardim</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/351/projeto292024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/351/projeto292024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o envio das atas dos Conselhos Municipais para o Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/366/projeto302024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/366/projeto302024.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial para os fins que menciona</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/367/projeto312024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/367/projeto312024.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar por excesso de arrecadação para s fins que menciona</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/369/proj322024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/369/proj322024.pdf</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/393/projeto332024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/393/projeto332024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo aumentar o repasse da Contribuição e abrir crédito suplementar por anulação</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/374/projeto342024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/374/projeto342024.pdf</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/375/projeto352024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/375/projeto352024.pdf</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/376/projeto362024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/376/projeto362024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Nº 2.335 de 24 de maio de 2022</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/389/37projetolei372024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/389/37projetolei372024.pdf</t>
   </si>
   <si>
     <t>Altera o índice de suplementação da Lei Ordinária nº 2.408, de 13 de dezembro de 2023</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/390/projetolei382024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/390/projetolei382024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação do PPA – Plano Plurianual do Município de Carmópolis de Minas do quadriênio 2022 a 2025, na forma que especifica</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/391/projetolei392024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/391/projetolei392024.pdf</t>
   </si>
   <si>
     <t>Lei Orçamentária Anual (LOA), estima à receita e fixa a despesa do Município de Carmópolis de Minas, Minas Gerais, para o exercício financeiro de 2025</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/392/projetolei402024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/392/projetolei402024.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal nº 2.436 de 29 de agosto de 2024 (Lei de Diretrizes Orçamentárias de 2024)</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/394/projeto412024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/394/projeto412024.pdf</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Dirceu da Gerais</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/400/projeto422024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/400/projeto422024.pdf</t>
   </si>
   <si>
     <t>Institui a semana de comemoração pela criação do Distrito Bom Jardim das Pedras, no Município de Carmópolis de Minas</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/407/projeto432024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/407/projeto432024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder Subvenções Sociais e Contribuições no Exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/409/projetolein442024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/409/projetolein442024.pdf</t>
   </si>
   <si>
     <t>Proíbe que pessoas condenadas pela prática de crimes de violência física, psicológica ou sexual contra a mulher, de crimes de violência sexual contra crianças e adolescentes, dos crimes previstos no estatuto do idoso, crime de tráfico de drogas ou racismo, sejam nomeadas para cargo efetivos ou comissionados na administração direta e indireto do poder executivo e no poder legislativo municipais.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/411/projeto452024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/411/projeto452024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia de entrada gratuita em eventos patrocinados pelo Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/412/projeto462024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/412/projeto462024.pdf</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/419/proj472024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/419/proj472024.pdf</t>
   </si>
   <si>
     <t>Altera o índice de suplementação da Lei Ordinária nº 2.408, de 13 de dezembro de 2023.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/183/projcom12024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/183/projcom12024.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de descontos de encargos financeiros em créditos da Fazenda Pública Municipal</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/225/projcom22024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/225/projcom22024.pdf</t>
   </si>
   <si>
     <t>Concede a revisão geral anual dos vencimentos dos servidores da Câmara Municipal de Carmópolis de Minas</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/226/projcomp0032024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/226/projcomp0032024.pdf</t>
   </si>
   <si>
     <t>Concede a revisão geral anual dos vencimentos dos servidores públicos municipais da administração direta e indireta</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/344/projcom42024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/344/projcom42024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o estatuto e o plano de cargos, carreiras e remuneração dos servidores públicos da educação do Município de Carmópolis de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/222/projetoresolucao01-24.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/222/projetoresolucao01-24.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos vereadores para a legislatura 2025/2028</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/382/projetores22024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/382/projetores22024.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento do Poder Legislativo para o exercício de 2025</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/420/projres032024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/420/projres032024.pdf</t>
   </si>
   <si>
     <t>Institui a Galeria das Vereadoras na Câmara Municipal de Carmópolis de Minas e dá outras providências</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Jaqueline do Bom Jardim, João do Inhozinho, Lucas do Geraldo Touro</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/362/projetodec012024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/362/projetodec012024.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas de Governo, do Município de Carmópolis de Minas referentes ao exercício de 2018.`</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/363/projetodec022024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/363/projetodec022024.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas de Governo, do Município de Carmópolis de Minas referentes ao exercício de 2020.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>Jaqueline do Bom Jardim, João do Inhozinho</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/364/projetodecreto032024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/364/projetodecreto032024.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas de Governo, do Município de Carmópolis de Minas referentes ao exercício de 2018.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/365/projetodecreto042024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/365/projetodecreto042024.pdf</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/173/req12024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/173/req12024.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito Municipal que efetue a extensão de rede elétrica com instalação de iluminação pública na rua Antônio Miguel de Aquino nas proximidades da residência nº 47.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/174/req22024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/174/req22024.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretária Municipal de Saúde a implantação nas unidades básicas de saúde, núcleo, e pronto atendimento, caixas de sugestões/reclamações.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/175/req32024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/175/req32024.pdf</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo que realize um mutirão de limpeza em nossa cidade com o objetivo de eliminar possíveis criadouros do mosquito transmissor da dengue. Solicitando ainda que sejam tomadas as providências cabíveis para que seja  realizada a limpeza dos lotes próximos a Creche Dona Lea e ao Colégio Pentágono.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/176/req42024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/176/req42024.pdf</t>
   </si>
   <si>
     <t>Solicita do SESAM que efetue a limpeza/ capina das ruas de nosso município.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/177/req52024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/177/req52024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada a manutenção na via em frente à casa de número 215, que se encontra com a pavimentação danificada, prejudicando o trânsito de veículos</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/186/req62024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/186/req62024.pdf</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo que analise a possibilidade de realizar eventos em homenagem às mulheres no mês de março, especificamente na semana em que se comemora o dia da mulher.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/178/req72024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/178/req72024.pdf</t>
   </si>
   <si>
     <t>Solicita a poda da grama nas praças do Japão Grande.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>João do Inhozinho</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/179/req82024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/179/req82024.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura Urbana e Rural, que seja efetuada a manutenção e o desentupimento de um mata burro na divisa do Sr. Antônio.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/180/req92024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/180/req92024.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Infraestrutura Urbana e Rural, que seja efetuada a colocação de quebra-molas em pontos estratégicos, no Residencial  Padre José Erlei.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/187/req102024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/187/req102024.pdf</t>
   </si>
   <si>
     <t>Solicita que o Prefeito Municipal informe a partir de que data deu início ao pagamento do abono de permanência, listando os funcionários e a data que cada um começou a receber.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Antônio Gabriel, Celinho da Saúde, Dirceu da Gerais, Marcelo de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/188/req112024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/188/req112024.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do processo administrativo de licitação referente a obra realizada no córrego que passa pela Avenida Ipê Amarelo, no Bairro Lava Pés, tendo sido parte realizada com recursos próprios e parte com recursos com Governo Federal.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/189/req122024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/189/req122024.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito, junto a Comissão Municipal de Trânsito, a instalação de quebra-molas na rua Santa Luzia, localizada no Bairro de Fátima.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/190/req132024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/190/req132024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que estude a viabilidade de implementação de uma creche no Distrito Bom Jardim.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/191/req142024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/191/req142024.pdf</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo que seja convocado para estar presente na reunião ordinária do dia 26 de fevereiro de 2024, o Sr. Flávio Henrique Cecote, Secretário Municipal de Agricultura e Meio Ambiente, para prestar esclarecimentos sobre o Consórcio Cidrus – Consórcio Intermunicipal de Desenvolvimento Rural.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/192/req152024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/192/req152024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que  envie a essa Casa Legislativa o Projeto de Lei Complementar para que seja concedido a recomposição geral anual ou reajuste, aos servidores da administração direta e indireta, nos termos do inciso X do art. 37 da Constituição Federal, considerando que costumeiramente este projeto é enviado em janeiro ou no início do mês de fevereiro de cada ano para apreciação da Câmara Municipal. Deve ser considerado ainda o prazo disposto na Lei 9.504/97, art. 73, inciso VIII</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/193/req162024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/193/req162024.pdf</t>
   </si>
   <si>
     <t>Solicita que o Prefeito informe o percentual global (considerando a receita corrente líquida) da despesa total com pessoal no Poder Executivo Municipal no ano de 2023.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/194/req172024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/194/req172024.pdf</t>
   </si>
   <si>
     <t>Solicita da Comissão Municipal de Trânsito que analise a viabilidade de instalação de redutores de velocidade na rua Padre Eustáquio a altura dos números 211 e 288 e Rua Formosa a altura do número 295, ambas no Bairro Aparecida.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/195/req182024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/195/req182024.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito Municipal informações se há uma previsão para o início da reforma da pavimentação asfáltica no Povoado do Japão Grande.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Laércio do Galdino</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/196/req192024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/196/req192024.pdf</t>
   </si>
   <si>
     <t>Solicita que o Prefeito estude a possibilidade do município arcar com as despesas para a execução das obras e adequação necessária na rede da CEMIG a fim de garantir a rede elétrica para os moradores da rua Joaquim Rabelo Costa, Bairro Aparecida, considerando que os moradores, são pessoas de baixo poder aquisitivo.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/197/req202024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/197/req202024.pdf</t>
   </si>
   <si>
     <t>Solicita que o  Prefeito  providencie a manutenção na estrada principal de acesso ao Povoado do capão. Solicitando também a colocação de escória e a limpeza da estrada conhecida como ´´Loredo´´,  que liga o local denominado ´´Prainha´´ à Chácara dos Limas.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/198/req212024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/198/req212024.pdf</t>
   </si>
   <si>
     <t>Solicita que o  Prefeito  providencie colocação de braços com luminárias de LED, na estrada em frente ao estádio de Futebol do Distrito do Bom Jardim das Pedras, local conhecido como ´´ Morro do campo´´.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/200/req222024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/200/req222024.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Meio Ambiente que providencie o corte de uma árvore na Rua José Marques da Silva nº 156, reiterando solicitação feita através do requerimento nº 229/2023, corte já deferido pelo CODEMA. Solicitando também a poda em duas árvores próximas à residência nº 410.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/201/req232024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/201/req232024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja proposto à Comissão Municipal de Trânsito, que analise a viabilidade de instalação de quebra-molas, além de redutores de velocidade em pontos estratégicos no Bairro Boa Vista</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/202/req242024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/202/req242024.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Obras Infraestrutura Urbana e Rural, que através de estudos técnicos, avalie a situação de enxurrada que desce na Rua Dom Alexandre Gonçalves do Amaral, entrando Rua Leopoldo Ferreira dos Santos no Bairro Amaral.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/203/req252024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/203/req252024.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Obras Infraestrutura Urbana e Rural, atendendo aos moradores locais, que seja instalado um abrigo em frente à Igreja de São Geraldo na Comunidade da Formiga e outro na praça do Distrito do Bom Jardim.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/204/req262024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/204/req262024.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma audiência pública para tratar do cumprimento da lei 2.389 de 12/07/2023, que "Dispõe sobre o Programa de Segurança nas Escolas Públicas Municipais de Carmópolis de Minas e a instalação de câmeras de monitoramento e outros mecanismos de segurança" e a implementação de creche no Distrito Bom Jardim das Pedras.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/205/req272024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/205/req272024.pdf</t>
   </si>
   <si>
     <t>Solicita uma relação nominal das crianças inscritas que aguardam uma vaga na Creche Municipal, sendo do Distrito do Bom Jardim das Pedras e povoados circunvizinhos, caso não haja inscrição, que seja vista a possibilidade de fazer uma pré-inscrição para que o município tenha um controle do número de pais que angariam uma vaga para suas crianças, para que a administração possa analisar uma melhor maneira de atender aquele distrito e as comunidades circunvizinhas.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/206/req282024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/206/req282024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada uma grade para boca de lobo no final da Rua Maria de Lourdes Costa no Bairro Amaral.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/207/req292024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/207/req292024.pdf</t>
   </si>
   <si>
     <t>Solicita do SESAM que estude a possibilidade de inverter o horário da coleta de lixo na área central da cidade, com intuito de desafogar o trânsito, e facilitando para os comércios e moradores o descarte do lixo, que não ficará exposto durante toda noite podendo ser espalhado pelas ruas se essa coleta for feita no período noturno.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Fernando do Leir Lebron</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/208/req302024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/208/req302024.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza do córrego que passa no Povoado São José.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/213/req31-2024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/213/req31-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de um estudo para a viabilização da construção de um velório no Distrito do Bom Jardim das Pedras.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/214/req32-2024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/214/req32-2024.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de cascalho e levantamento da estrada principal que dá acesso ao Povoado da Cabeceira próximo ao local conhecido como ´´Arena´´.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/215/req33-2024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/215/req33-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja analisada a possibilidade de implementação de horários de atendimento estendidos, (segunda a sábado), indo até a meia noite, na Policlínica Dr. Luciano Henrique Santos, tanto às pessoas de grupo de risco, quanto a população no geral.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/216/req34-2024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/216/req34-2024.pdf</t>
   </si>
   <si>
     <t>Solicita o recapeamento na Rua Flor de Maio nas proximidades da residência Nº 266, bairro Jardim América.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/217/req35-2024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/217/req35-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja cumprida a lei nº 2.316, de 03 de novembro de 2021, que "Torna obrigatório o uso do símbolo mundial do autismo nas placas de sinalização de atendimento prioritário no município</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/218/req36-2024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/218/req36-2024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja estudada uma alternativa para amenizar o problema da enchente na rua principal do povoado do Japão Grande.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/219/req37-2024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/219/req37-2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes aos cargos comissionados e aos aumentos de DAM concedidos pela administração.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/220/req38-2024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/220/req38-2024.pdf</t>
   </si>
   <si>
     <t>Solicita  que providencie urgentemente, reiterando o requerimento n⁰ 37 de 22 de fevereiro de 2023, a realização de aterramento e levantamento de ponte, bem como a colocação de manilhas na estrada que dá acesso ao terreno do Sr. Ícaro Lara.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/221/req39-2024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/221/req39-2024.pdf</t>
   </si>
   <si>
     <t>Solicita reparos nas estradas rurais para melhor acesso dos moradores que necessitam de transporte para as escolas, unidades de saúde , ao centro da cidade e principalmente os agricultores que precisam retirar suas mercadorias como tomate, leite e gado entre outros.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/227/req402024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/227/req402024.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as irregularidades nas obras de pavimentações asfálticas realizadas no Distrito do Bom Jardim das Pedras, Gerais e Japão Grande, ou seja: Se houve manifestação por parte da justiça, ou por parte das empresas responsáveis e se há previsão para início dos reparos. Caso haja, informar se os recursos a serem utilizados é proveniente de financiamento, recursos próprios, ou de outra fonte.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/228/req412024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/228/req412024.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Saúde informações sobre Programa Dignidade Menstrual.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/229/req422024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/229/req422024.pdf</t>
   </si>
   <si>
     <t>Solicita a prestação de contas da Associação dos Estudantes referente ao ano de 2023 até a presente data.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/230/req432024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/230/req432024.pdf</t>
   </si>
   <si>
     <t>Solicita a poda do bambuzal em frente ao ´´Campo da Formiga´´.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/231/req442024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/231/req442024.pdf</t>
   </si>
   <si>
     <t>Solicita providências urgentes em relação à sinalização da Rua Dr. Francisco Paolinelli que liga o centro a vários bairros e a BR 381.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/232/req452024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/232/req452024.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de boca de lobo para captação das águas que escorrem da Rua Orides Pinheiro, proveniente das chuvas, que estão invadindo a garagem do prédio nº 91, na Praça do Rosário.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/233/req462024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/233/req462024.pdf</t>
   </si>
   <si>
     <t>Solicita  a limpeza em um  mata burro de ferro, localizado nas proximidades da residência do Luís Ângelo Paolinelli, no local denominado ´´Jambo´´.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/234/req472024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/234/req472024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja efetuado um  estudo especializado na passagem de água existente da estrada principal que dá acesso ao Povoado do Jambo, local onde existe um tubo que não está atendendo captação de água no local,  estando escorrendo por baixo do tubo, causando infiltração na estrada.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/235/req482024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/235/req482024.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção de mata burro de madeira, próximo à residência do Sr. Luís Ângelo Paolinelli, no local denominado ´´Jambo´´.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/236/req202449.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/236/req202449.pdf</t>
   </si>
   <si>
     <t>Solicita a recomposição dos valores pagos aos estagiários.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/237/req202450.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/237/req202450.pdf</t>
   </si>
   <si>
     <t>Solicita que estude a possibilidade de fazer a coleta de lixo na estrada da Gerais semanalmente</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/238/req202451.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/238/req202451.pdf</t>
   </si>
   <si>
     <t>Solicita a convocação da engenheira Graziela Maria de Morais para participar da reunião ordinária do dia 25 de março de 2024, para esclarecimentos sobre Projeto da Rua Padre José da Costa.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Dirceu da Gerais, Jaqueline do Bom Jardim, João do Inhozinho, Tade do Japão</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/239/req202452.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/239/req202452.pdf</t>
   </si>
   <si>
     <t>Solicita novo asfaltamento para o povoado Japão Grande e distrito de Bom Jardim das Pedras, pois segundo publicações feitas pelo prefeito, já existe recursos para essas obras. Solicitando também uma reforma nos asfaltamentos realizados por meio de empréstimo bancário da Prefeitura, incluindo a obra no Povoado a Gerais, que também necessita de reparos urgentes e também foi utilizado recursos provenientes de financiamento.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/240/req202453.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/240/req202453.pdf</t>
   </si>
   <si>
     <t>Solicita uma operação tapa buracos na rua Flor do Campo no Bairro Jardim América.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/241/req202454.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/241/req202454.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma operação tapa buracos e a manutenção das ruas do Distrito e Formiga antes do início das celebrações da Semana Santa.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/242/req202455.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/242/req202455.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza das ruas do Distrito Bom Jardim das Pedras, como todo ano é feito, e também a manutenção e uma operação  tapa buracos nas vias pavimentadas antes das festividades da Semana Santa. Solicitando também a capina química na estrada dando início na praça do Distrito até a capela São Geraldo.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/243/req202456.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/243/req202456.pdf</t>
   </si>
   <si>
     <t>Solicita  a manutenção,  patrolamento e a colocação de cascalho(fresa) nas estradas que ligam à comunidade da Formiga:  na pedreira, localidade da Formiguinha, trecho da comunidade da Prainha, , comunidade da Lagoinha, estrada da Gerais desde o trecho da antiga casa do Sr.  Paulo Faleiro até a BR 381.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/244/req202457.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/244/req202457.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção em caráter de urgência, na estrada de acesso ao povoado do Pé Morro, próximo à residência do Sr. Conhecido popularmente como ´´João da Benigna´´. Solicitando ainda o recapeamento da Rua Tarcísio Ramos no Bairro Cacimba.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/245/req202458.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/245/req202458.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção na estrada que dá acesso ao Povoado da Cachoeira da Lage.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/246/req202459.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/246/req202459.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção na estrada que dá acesso ao Povoado do Bicudo, passando pela Cachoeira da Lage.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/248/req202460.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/248/req202460.pdf</t>
   </si>
   <si>
     <t>Solicita reparos no final do calçamento da Rua José Paolinelli, esquina com a Rua das Flores no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Antônio Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/249/req202461.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/249/req202461.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza nas laterais da Avenida João Gonçalves Teixeira, no Bairro Amaral, pois o mato está encobrindo as calçadas. Solicitando também a construção de abrigo em frente a Creche Municipal Dona Léa.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/250/req202462.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/250/req202462.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de exames de dengue pela rede municipal de saúde.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/251/req202463.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/251/req202463.pdf</t>
   </si>
   <si>
     <t>Solicita a  demarcação (pintura) da vaga de estacionamento definida e sinalizada, exclusiva para clientes em atendimento, em frente a Drogaria JM, na Rua Luís Alves nº 288, centro.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/252/req202464.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/252/req202464.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção, patrolamento e colocação de escória na estrada do Povoado da Lage, que liga ao município de Claudio.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/253/req202465.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/253/req202465.pdf</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo a implementação do Programa Estadual de Desburocratização - Minas Livre Para Crescer.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Fernando do Leir Lebron, Jaqueline do Bom Jardim</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/254/req202466.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/254/req202466.pdf</t>
   </si>
   <si>
     <t>Solicita que seja vista a possibilidade de colocar nas placas de proibido parar/estacionar limites de horário. Solicitando também que seja analisada a possibilidade de colocar mão dupla, proibindo o estacionamento de ambos lados,  Rua Frankilin Lopes do Amaral, da esquina da Rua Luís Alves até a Rua Maria Cirilo.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/255/2024req67.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/255/2024req67.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Obras Infraestrutura Urbana e Rural, que providencie a manutenção no portão de entrada do Posto de Saúde Maria José Faleiro, onde atende o PSF - Programa Saúde da Família, no Distrito do Bom Jardim das Pedras,  e manutenção na caixa d´água do espaço onde são realizadas as fisioterapias e os projetos do CRAS – Centro de Referência de Assistência Social, também no distrito.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/256/2024req68.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/256/2024req68.pdf</t>
   </si>
   <si>
     <t>Solicita ao SESAM - (Serviço de Saneamento Ambiental Municipal),  que estude a possibilidade de substituir o reservatório de agua do Bairro Açude por outro de maior capacidade, tendo em vista que moradores estão ficando sem água depois das 18 horas, conforme relato de alguns.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/257/2024req69.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/257/2024req69.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Trânsito, que seja instalado na Rua João Batista Faleiro, no Bairro São Francisco, proximidades da residência n⁰ 224, um redutor de velocidade, na forma de quebra-molas.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/258/2024req70.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/258/2024req70.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito Municipal, informações referentes à paralisação da obra na Rua Vera Lúcia de Barros, no Bairro de Fátima.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/259/2024req71.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/259/2024req71.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Obras Infraestrutura Urbana e Rural e SESAM dentro de suas atribuições, que providenciem a instalação de rede de esgoto,  calçamento ou pavimentação asfáltica na área central da comunidade do Córrego do Paiol, pedido feito através do requerimento 89/2021, quando solicitei a manutenção das vias daquele povoado, devido as péssimas condições das ruas.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/260/2024req72.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/260/2024req72.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito Municipal e Secretaria Municipal de Obras Infraestrutura Urbana e Rural, que seja feita a manutenção da estrada conhecida como ´´Reta Velha´´,  que se encontra em péssimas condições de tráfego, e que analisem a possibilidade de colocar iluminação pública na  referida via, um local bastante utilizado pelos munícipes para caminhadas, mesmo com a pouca iluminação, pedido feito através do requerimento nº 104/2023 de 05/04/2023.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/261/2024req73.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/261/2024req73.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito Municipal e Secretaria Municipal de Obras Infraestrutura Urbana e Rural, que seja feito um estudo minucioso dentro das possibilidades orçamentárias do município, visando beneficiar a Avenida Ipê Amarelo com pavimentação asfáltica e iluminação pública, tendo em vista que a via é utilizada por praticantes de atividades físicas e para caminhadas e por pedestres de modo geral, pedido feito anteriormente através do requerimento nº 105/2023, de 05/04/2023.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/262/2024req74.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/262/2024req74.pdf</t>
   </si>
   <si>
     <t>Solicita ao SESAM - (Serviço de Saneamento Ambiental Municipal),  que verifique a situação da água na rede pluvial localizada no final da Rua Maria do Carmo Alvim Rodrigues, no Bairro São Francisco, conforme relatado por moradores da rua.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/263/req75.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/263/req75.pdf</t>
   </si>
   <si>
     <t>Solicita da Comissão Municipal de Trânsito, a instalação de um redutor de velocidade ou quebra-molas, na Rua Maria Cândida de São José no Bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/264/req76.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/264/req76.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito Municipal e Secretaria Municipal de Obras Infraestrutura Urbana e Rural,  que providencie  a manutenção na estrada do Capão, efetuando a retirada da enxurrada e a colocação de cascalho em caráter de urgência em um dos pontos críticos, próximo à residência casa do senhor conhecido como ´´Zé Béttio´´.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/265/req77.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/265/req77.pdf</t>
   </si>
   <si>
     <t>Solicita da Comissão Municipal de Trânsito, que providencie a colocação de placa de estacionamento exclusivo para motos próximo as agências do SICOOB, sendo a localizada no Bairro Glória a outra na Rua Francisco Paolinelli.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/266/req78.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/266/req78.pdf</t>
   </si>
   <si>
     <t>Solicita da Comissão Municipal de Trânsito, que providencie   a colocação placa, na estrada principal de acesso ao Distrito do Bom Jardim das Pedras,  próximo a entrada do ´´Rancho do Zazá´, alertando os motoristas sobre a existência de animais, ou alertando que o local é um atravessadouro de animais.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/267/req79.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/267/req79.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Obras Infraestrutura Urbana e Rural, que providencie   a retirada de terra e a limpeza das margens da estrada principal de acesso ao Distrito do Bom Jardim das Pedras,  iniciando na Rua Francisco José de Lima até a Fazenda Bananal, trecho pavimentado.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/268/req80.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/268/req80.pdf</t>
   </si>
   <si>
     <t>Solicita da Comissão Municipal de Trânsito, que seja feita a manutenção nas faixas de pedestres da área central, e naquelas  em frente às escolas de nossa cidade, para proporcionar maior segurança aos estudantes nos horários de entrada e saída.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/270/req81.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/270/req81.pdf</t>
   </si>
   <si>
     <t>Solicita do Exmo. Prefeito Municipal, e Secretaria Municipal Educação, informações se já foi feito o contrato com a Associação dos Estudantes Universitários e Secundaristas de Carmópolis de Minas, para o pagamento  ajuda de custos do transporte dos universitários, e  se há data prevista o início desse pagamento, informando se haverá  reajuste no valor da contribuição</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/271/req82.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/271/req82.pdf</t>
   </si>
   <si>
     <t>Solicita da Comissão Municipal de Trânsito, que  analise a possibilidade de instalar redutores de velocidade na Rua Professor Maravilha, localizada no Bairro Lava-Pés , tendo em vista que os veículos estão trafegando em alta velocidade no local mencionado, oferecendo grande risco de acidente.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/272/req83.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/272/req83.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal Educação a disponibilização de salas de aulas com recursos e adaptações para aqueles estudantes com Transtorno do Espectro Autista (TEA), portadores de alguma deficiência.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/273/req84.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/273/req84.pdf</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo, a possibilidade de  contratação de um profissional, para criação e manutenção de um canal de atendimento de tradutores e intérpretes da Língua Brasileira de Sinais (Libras), para atendimento das repartições públicas de nossa cidade, destinado a deficientes auditivos ou de fala.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/274/req85.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/274/req85.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Educação que analise a possibilidade de adquirir materiais escolares inclusivos para deficientes auditivos.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita do Poder Executivo e Secretaria Municipal de Saúde,  que analise a possibilidade de  contratação de mais um profissional de Fonoaudiologia e outro de Terapia Ocupacional, para atendimento no Núcleo Integrado de Saúde da Criança e da Mulher, tendo em vista que um profissional para cada área não atende e demanda de nosso município.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Encaminha ao prefeito Municipal e Comissão Municipal de Trânsito, o pedido para a instalação de quebra-molas na rua Joviano Santos no Bairro de Fátima, sendo um próximo à residência nº 281, sendo realizado um estudo para colocação de quebra molas em outros pontos estratégicos da via.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Solicita da Comissão Municipal de Trânsito, a instalação de redutor de velocidade ou travessia elevada na rua São Geraldo no Bairro de Fátima, nas proximidades da residência nº 465.</t>
   </si>
   <si>
     <t>279</t>
   </si>
@@ -1758,312 +1758,312 @@
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Reivindica do Prefeito Municipal  que seja efetuada a   extensão de rede de aproximadamente 300 metros na continuação da Rua Dona Honorica, localizada no Bairro Graminha, tendo em vista que os moradores do local pagam a taxa de iluminação pública.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Fernando do Leir Lebron, Jaqueline do Bom Jardim, Laércio do Galdino, Lucas do Geraldo Touro, Tade do Japão, Whatiffa do Nogueirinha</t>
   </si>
   <si>
     <t>Solicita do Prefeito Municipal e Secretaria Municipal de Obras Infraestrutura Urbana e Rural, que elabore projeto para construção de instalações sanitárias no centro da cidade, e que esteja dentro dos parâmetros para não intervir na preservação do Patrimônio Histórico e Cultural e preservação da natureza, lembrando que devido a reforma da praça dos Passos, não será possível a construção naquele local.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/286/requerimento202496.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/286/requerimento202496.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de redutores de velocidade ou travessia elevada na Avenida Dom Alexandre Gonçalves do Amaral, próximo à sede APAE (nº 289) e na rua Argeu Bicalho, no bairro Cachoerinha.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/287/requerimento202497.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/287/requerimento202497.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de serviços para melhoria e recuperação do trecho sem pavimentação na Rua Orides Caxica, no Bairro Fátima.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/288/requerimento202498.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/288/requerimento202498.pdf</t>
   </si>
   <si>
     <t>Solicita cópia completa do processo licitatório referente à pavimentação asfáltica da rua dos Machados, localizada no Povoado Japão Grande.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/289/requerimento202499.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/289/requerimento202499.pdf</t>
   </si>
   <si>
     <t>Solicita cópia completa do processo licitatório referente a festa de rodeio a ser realizada no ano de 2024.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/290/requerimento2024100.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/290/requerimento2024100.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza e retirada de lixo no local denominado ´´Buracão´´, em frente a Praça de Esportes (Clube Recreativo Carmopolitano), um espaço público (área de preservação ambiental – APP).</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/291/requerimento1012024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/291/requerimento1012024.pdf</t>
   </si>
   <si>
     <t>Reivindica da Secretaria Municipal de Obras Infraestrutura Urbana e Rural,  que efetue reparos na ponte localizada na chegada do Distrito do Bom Jardim das Pedras, tendo em vista que ocorreu um acidente no local que abalou a mureta de proteção da referida ponte.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Dirceu da Gerais, Marcelo de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/292/requerimento1022024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/292/requerimento1022024.pdf</t>
   </si>
   <si>
     <t>Reivindica da Secretaria Municipal de Obras Infraestrutura Urbana e Rural, a colocação de escória em estrada no Povoado da Gerais, iniciando na capela de São Judas Tadeu, até o início da parte asfaltada.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/293/requerimento1032024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/293/requerimento1032024.pdf</t>
   </si>
   <si>
     <t>Reivindica do Prefeito sua intervenção para verificar a regularidade dos depósitos do Fundo de Garantia do Tempo de Serviço (FGTS) dos funcionários da empresa Prosseguir, empresa que presta serviços ao município. A documentação solicitada é a partir do ano de 2021.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/300/req104-2024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/300/req104-2024.pdf</t>
   </si>
   <si>
     <t>Solicita da Comissão Municipal de Trânsito, a instalação de redutor de velocidade ou travessia elevada na rua  Desidério Cordeiro, nas proximidades da residência nº 210, no povoado do Japão Grande.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/301/req105-2024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/301/req105-2024.pdf</t>
   </si>
   <si>
     <t>Reivindica da Secretaria Municipal de Obras Infraestrutura Urbana e Rural, melhoria nas condições de tráfego nas estradas rurais, realizando atividades de patrolamento e cascalhamento em pontos estratégicos da estrada do Cedro, garantindo melhores condições para os moradores e produtores rurais. Essa iniciativa visa facilitar o acesso e o escoamento da produção agrícola na região.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/305/req1062024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/305/req1062024.pdf</t>
   </si>
   <si>
     <t>Solicita da Comissão Municipal de Trânsito, a instalação de redutor de velocidade ou travessia elevada na Rua dos Machados, no povoado do Japão Grande.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Jaqueline do Bom Jardim, Lucas do Geraldo Touro</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/306/req1072024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/306/req1072024.pdf</t>
   </si>
   <si>
     <t>Solicita da Comissão Municipal de Trânsito, a instalação de redutor de velocidade ou travessia elevada na Rua Dorinato Martins, proximidades da residência nº 370, no Córrego da Prata.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/307/req1082024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/307/req1082024.pdf</t>
   </si>
   <si>
     <t>Solicita do Executivo Municipal, através do responsáveis,  a remoção do poste localizado na esquina da rua Santa Isabel, próximo ao Bairro Lavapés.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/308/req1092024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/308/req1092024.pdf</t>
   </si>
   <si>
     <t>Reivindica da Secretaria Municipal de Obras Infraestrutura Urbana e Rural, para realizar um estudo sobre a melhor maneira de fazer um serviço para reduzir a poeira na Avenida Ipê Amarelo, devido ao desconforto enfrentado pelos moradores e usuários da via.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/309/req1102024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/309/req1102024.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Obras Infraestrutura Urbana e Rural, a colocação de cascalho ou escória no trecho da rua Gervásio Pinto de Souza, no morro do Campo do Distrito do Bom Jardim das Pedras, sentido à comunidade da Prainha e ao morro da Formiga. É uma medida importante para abrandar os problemas causados pela poeira, especialmente durante períodos secos.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/318/req1112024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/318/req1112024.pdf</t>
   </si>
   <si>
     <t>Solicita a remoção de um poste localizado no início da rua dos Machados no Distrito do Bom Jardim das Pedras. Solicita ainda a realização do serviço de calçamento ou pavimentação na mesma via, visando melhorar as condições de acesso e garantir o bem-estar dos residentes. Por fim solicitou a pavimentação do local conhecido como "Morro do Campo".</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/319/req1122024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/319/req1122024.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma audiência pública para tratar sobre segurança município. Requer-se sejam convidados representantes da sociedade civil, prefeito e demais autoridades municipais e representantes dos setores de segurança no trânsito.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/320/req1132024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/320/req1132024.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção na estrada principal do Distrito de Bom Jardim das Pedras.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Solicita a instalação de um redutor de velocidade na Rua Necésio de Freitas, nas proximidades do número 7, próximo ao Supermercado Peg Pag.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Solicita a instalação de um redutor de velocidade na Rua João Batista Faleiro, Bairro Boa Vista, nas proximidades da residência de número 140.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Solicita a instalação de mais um redutor de velocidade ou uma travessia elevada na Rua Dorinato Martins, localizada no bairro Córrego da Prata.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/324/req117.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/324/req117.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado à Secretaria Municipal de Obras, Infraestrutura Urbana e Rural o alargamento da ponte na entrada do Distrito do Bom Jardim das Pedras, antes de iniciar as obras de pavimentação que estão previstas. Justifico que atualmente não é possível a passagem de dois veículos no local, tornando imprescindível a realização do alargamento antes da pavimentação.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/325/req118.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/325/req118.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao sr. Prefeito Municipal o presente requerimento de informação, para que forneça explicações</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Solicita cópia do processo licitatório referente à obra de asfaltamento a ser iniciada na estrada que liga a cidade ao Distrito Bom Jardim. Solicitando também que seja informado o ponto exato onde se iniciará a pavimentação.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Solicita que seja realizada a reinstalação da academia ao ar livre que anteriormente funcionava na Praça Santo Antônio.</t>
   </si>
   <si>
     <t>333</t>
   </si>
@@ -2076,878 +2076,878 @@
   <si>
     <t>334</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Solicita a implantação da infraestrutura necessária para a transmissão do sinal digital de TV.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Solicita a colocação de um redutor de velocidade na Rua José Inácio, nas proximidades do número 276, no Bairro Glória.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/340/requerimento1242024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/340/requerimento1242024.pdf</t>
   </si>
   <si>
     <t>Solicita à Comissão Municipal de Trânsito a colocação de um redutor de velocidade na Rua Padre Francisco, na altura do número 448, antes da esquina com a Rua Santa Marta.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/341/requerimento1252024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/341/requerimento1252024.pdf</t>
   </si>
   <si>
     <t>Solicita do Exmo. Prefeito Municipal medidas urgentes e eficazes para combater as queimadas ilegais em propriedades dentro do município e que haja uma fiscalização adequada por parte dos órgãos competentes e aplicação mais rígida e efetiva da Lei nº 9.605/1998, nesses casos, ou de legislação_x000D_
 municipal própria se houver e processar e punir os responsáveis por esses crimes ambientais.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Solicita à Polícia Militar que intensifique as rondas no Distrito Bom Jardim das Pedras, nas comunidades rurais deste município.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/345/requerimento127.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/345/requerimento127.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a disponibilização de um ponto fixo para descarte seguro e sustentável de embalagens vazias de agrotóxicos.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/346/requerimento128.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/346/requerimento128.pdf</t>
   </si>
   <si>
     <t>Solicita que seja proposto à Comissão Municipal de Trânsito a colocação de redutor de velocidade na Rua Elias Lacerda, bairro São Bento, próximo à residência Nº 131, de propriedade do Sr. Cleitomar da Silva.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/347/requerimento129.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/347/requerimento129.pdf</t>
   </si>
   <si>
     <t>Solicita que seja estudada a possibilidade de sinalização com pintura no local de entrada e saída de veículos da garagem da autoescola Avenida, localizada na Rua Dr. Francisco Paolinelli, nº 190.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/348/requerimento130.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/348/requerimento130.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal que proceda à efetivação da Lei Municipal 1877/2009. Esta lei institui o Conselho Municipal dos Direitos da_x000D_
 Mulher e o Fundo Municipal dos Direitos da Mulher, sendo relevante ressaltar que há previsão orçamentária aprovada para o presente exercício fiscal, destinada à criação e manutenção do referido Conselho.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/349/requerimento131.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/349/requerimento131.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Exmo. Sr. Prefeito Municipal e à Secretaria Municipal de Infraestrutura Urbana e Rural, o pedido de pavimentação do_x000D_
 trecho na entrada do Distrito do Bom Jardim das Pedras, iniciando na ponte e se estendendo até a Praça do Distrito.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/352/requerimento1322024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/352/requerimento1322024.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre pagamentos aos agentes de endemias.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/353/requerimento1332024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/353/requerimento1332024.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do projeto do Corpo de Bombeiros referente a obra Centro Administrativo Municipal, bem como informações sobre a aprovação deste projeto pelas autoridades competentes.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/354/requerimento1342024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/354/requerimento1342024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciada uma cópia integral do processo licitatório referente à construção da rampa e escada do Centro Administrativo.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/355/requerimento1352024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/355/requerimento1352024.pdf</t>
   </si>
   <si>
     <t>Solicita cópia de todos os contratos de aluguéis firmados pela Prefeitura Municipal de Carmópolis de Minas no período de 2020 até a presente data. Solicito, ainda, o envio dos comprovantes de pagamento referentes a esses contratos.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/356/requerimento1362024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/356/requerimento1362024.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma audiência pública para a discussão do projeto de lei nº 12, de 30 de abril de 2024, que "Estabelece as diretrizes a serem observadas na elaboração da Lei Orçamentária do Município de Carmópolis de Minas para o exercício de 2025 e dá outras providências".</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/357/requerimento1372024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/357/requerimento1372024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja proposto à Comissão Municipal de Trânsito a colocação de redutor de velocidade no início da Avenida Ipê Amarelo próximo a Ponte do Lava-Pés.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/359/req1382024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/359/req1382024.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Obras, Infraestrutura Urbana e Rural que analise a viabilidade de efetuar a colocação de escória na estrada principal de acesso ao Distrito do Bom Jardim das Pedras.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/360/req1392024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/360/req1392024.pdf</t>
   </si>
   <si>
     <t>Solicita do Exmo. Prefeito, que, dentro das condições orçamentárias do município, estude a viabilidade de implementar uma linha de ônibus Circular com_x000D_
 Preços Populares, com duas ou três viagens diárias, que percorra a cidade, bairros e conjuntos habitacionais, oferecendo um transporte acessível a toda a população.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/361/req1402024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/361/req1402024.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado a Comissão Municipal de Trânsito, o pedido para a instalação de redutores de velocidade na Travessa Dorvelino Rabelo_x000D_
 Costa, um no início a rua, na altura do número 50 e outro na altura do número 125.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/368/req1412024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/368/req1412024.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre a implementação da Lei nº 2.404, de 30 de outubro de 2023, que institui a Campanha Permanente de Educação e Combate à Violência Contra a Mulher no Município de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/371/requerimento1422024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/371/requerimento1422024.pdf</t>
   </si>
   <si>
     <t>Solicita da Comissão Municipal de Trânsito e do Setor de Fiscalização de Posturas do Município, que seja realizada uma avaliação da situação no Supermercado Rena, localizado na Praça 27 de Dezembro, no centro da cidade.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/377/req1432024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/377/req1432024.pdf</t>
   </si>
   <si>
     <t>Solicita o alargamento de uma cava na chegada ao local denominado Cabeceiras, no Distrito de Bom Jardim das Pedras.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/378/req1442024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/378/req1442024.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de meios-fios na Rua Newton Ferreira Leite, no Distrito do Bom Jardim das Pedras, nas imediações do número 30.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/379/req1452024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/379/req1452024.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de braços com luminárias em dois postes localizados na Rua Santa Inês, no Distrito de Bom Jardim das Pedras, que atualmente estão sem iluminação.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/380/req1462024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/380/req1462024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja estudada a possibilidade de colocação de rede de esgoto na Rua Taquara, no Povoado de Japão Grande.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/381/req1472024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/381/req1472024.pdf</t>
   </si>
   <si>
     <t>Solicita seja realizada uma visita a uma família em situação de vulnerabilidade residente na Rua Taquara nº 30, no Povoado de Japão Grande, que necessita urgentemente de reparos em sua residência, tanto na parte estrutural quanto no telhado, com intuito de ajudar a efetuar reparos, os quais devem ser feitos antes do início do período de chuvas.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/384/req1482024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/384/req1482024.pdf</t>
   </si>
   <si>
     <t>Solicita a realização da poda da árvore localizada na Praça do Carmo, próxima à Igreja Matriz. Os galhos estão muito baixos, obstruindo a passagem de pedestres e oferecendo risco à segurança.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/385/req1492024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/385/req1492024.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza do córrego localizado entre a Avenida Lincoln Batista Rabelo e a Rua José Inácio da Silveira, no Bairro Glória, nas proximidades da creche municipal.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/386/req1502024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/386/req1502024.pdf</t>
   </si>
   <si>
     <t>Solicita que a obra de distribuição de água do Povoado do Capão seja concluída e que sejam prestadas informações sobre o andamento dessa obra.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/387/req1512024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/387/req1512024.pdf</t>
   </si>
   <si>
     <t>Solicita a substituição do transformador de 5 kVA por um de 12 kVA, no Povoado do Capão, local denominado ´´ Formiguinha´´.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/388/req1522024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/388/req1522024.pdf</t>
   </si>
   <si>
     <t>Solicita o levantamento de um mata-burro nas proximidades da residência do senhor conhecido como "Vicente do Gainho", no local denominado "Prainha".</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/395/req1532024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/395/req1532024.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a demanda reprimida da Secretaria de Saúde, informando quais são os serviços que estão com maior atraso e o número de pacientes aguardando atendimento em cada especialidade. Solicitando também que seja informado se há mutirões de saúde previstos para os próximos meses ou se houve cancelamento dos mesmos. Em caso de cancelamento, peço que sejam esclarecidos os motivos que levaram a essa decisão.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/396/req1542024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/396/req1542024.pdf</t>
   </si>
   <si>
     <t>Solicita uma relação completa dos funcionários contratados pelo município, contemplando: cargos comissionados e terceirizados; os respectivos nomes e locais de trabalho.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/397/req1552024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/397/req1552024.pdf</t>
   </si>
   <si>
     <t>Solicita que informe o atual estoque de medicamentos da farmácia básica deste município. Informe ainda se há previsão de compra ou compra já realizada e ainda não entregue.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/398/req1562024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/398/req1562024.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado à Secretaria de Obras, um pedido de reparo e reconstrução do meio-fio da Rua Padre Francisco, em frente ao Parque de Exposições.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/401/req1572024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/401/req1572024.pdf</t>
   </si>
   <si>
     <t>Considerando a péssima qualidade do serviço de reforma efetuado na Praça Senhor dos Passos, que sejam suspensos os pagamentos à empresa contratada para executar o trabalho, até que todos os problemas sejam corrigidos.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/402/req1582024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/402/req1582024.pdf</t>
   </si>
   <si>
     <t>Pede informações sobre obra de distribuição de água no Povoado do Capão no local denominado, ´´Formiguinha´´, proveniente de convênio firmado entre o município e a FUNASA.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/403/req1592024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/403/req1592024.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam tomadas providências junto à empresa responsável pelo empreendimento de energia fotovoltaica, para que seja realizada a manutenção do trecho da estrada de acesso ao Distrito de Bom Jardim das Pedras, especificamente na região do Povoado do Bananal, em frente à entrada do referido empreendimento.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/404/req1602024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/404/req1602024.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma audiência pública para a discussão  do  Projeto de Lei nº 39, de 27 de setembro de 2024, Lei Orçamentária Anual (LOA), Estima à receita e fixa a despesa do Município de Carmópolis de Minas, Minas Gerais, para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/406/req1612024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/406/req1612024.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Saúde informações detalhadas sobre o veículo Gol de placa RNR8C89, que esteve envolvido em um acidente recentemente.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/408/requerimenton1622024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/408/requerimenton1622024.pdf</t>
   </si>
   <si>
     <t>Requer que seja solicitado à Secretaria Municipal de Obras, Infraestrutura Urbana e Rural que efetue manutenção da estrada principal e das ruas de acesso ao Distrito do Bom Jardim das Pedras.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/415/req1632024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/415/req1632024.pdf</t>
   </si>
   <si>
     <t>Solicita ao Setor de Vigilância Sanitária e ao SESAM (Serviço de Saneamento Ambiental Municipal) que seja avaliada e solucionada a questão de água parada na Rua Antenor de Castro, nas proximidades da entrada do estacionamento do Supermercado Ponto Certo. Tal situação vem causando mau cheiro e desconforto aos moradores e transeuntes da área.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/416/req1642024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/416/req1642024.pdf</t>
   </si>
   <si>
     <t>Solicita a análise da viabilidade de implantação de estacionamento em apenas um dos lados da Rua Maria Adelaide Amaral, no Bairro Glória.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/417/req1652024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/417/req1652024.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza da Rua Gervásio Pinto de Souza, nas proximidades da ponte localizada próximo à residência do “Jair do Jande” e da “Igreja Batista”, no Distrito do Bom Jardim das Pedras.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Dirceu da Gerais, Laércio do Galdino, Lucas do Geraldo Touro</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/275/mocao22024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/275/mocao22024.pdf</t>
   </si>
   <si>
     <t>´´MOÇÃO DE PESAR´´, pelo falecimento do SR.  NESON TEIXEIRA DOS SANTOS</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/297/mocao032024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/297/mocao032024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento da senhora Carmem de Lourdes Assis Carvalho, ocorrido no dia 10 de abril de 2024.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/298/mocao042024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/298/mocao042024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do senhor Antônio Mendes de Carvalho, ocorrido no dia 20 de abril de 2024</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/302/mocao052024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/302/mocao052024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da senhora Maria do Carmo Costa, ocorrido no dia 20 de abril de 2024</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>Celinho da Saúde, Marcelo de Freitas, Whatiffa do Nogueirinha</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/330/mocao6.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/330/mocao6.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS à Igreja Batista de Carmópolis de Minas</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/336/mocao72024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/336/mocao72024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao professor e atletas do grupo de Taekwondo, como forma de valorização e reconhecimento do trabalho árduo e de seus esforços</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/337/mocao82024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/337/mocao82024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao professor Carlos Eduardo Santos Silva - Kdu, como forma de reconhecimento ao seu trabalho que serve de inspiração pelo cuidado com a vida de seus atletas em Carmópolis de Minas.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/338/mocao92024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/338/mocao92024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso a uma figura ilustre da nossa comunidade, Maria Célia dos Santos Pereira Andrade, pelos seus notáveis serviços prestados à saúde pública de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/339/mocao102024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/339/mocao102024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso em homenagem à senhorita Pollyanna Alvim Silva, pelos notáveis serviços prestados à comunidade de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/342/mocao112024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/342/mocao112024.pdf</t>
   </si>
   <si>
     <t>Moção de Apaluso , em homenagem aos policiais da Policia Rodoviária Federal (PRF), senhores Alison Silva - Chefe do Grupo de Patrulhamento Tático, Luís Felipe Peloso Menezes – Substituto do Grupo de Patrulhamento Tático, Ricardo Bandeira e Cesar Fortes, em nome de todo o Grupo de Patrulhamento Tático (GPT), pelos relevantes serviços prestados ao povo carmopolitano, especialmente pela apreensão de 17 quilos de cocaína em compartimento eletrônico oculto no painel de um veículo que transitava no quilômetro 597 da Rodovia Fernão Dias (BR-381), trecho de Carmópolis de Minas/MG</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/399/mocao122024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/399/mocao122024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Tenente Leonardo Masson Gomes, da Polícia Militar e toda sua equipe, pelos relevantes serviços prestados durante as eleições de 2024.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/405/mocaoaplausos132024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/405/mocaoaplausos132024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Florescer Depois do Autismo - Grupo de Apoio e Suporte às Famílias Atípicas de Carmópolis, em reconhecimento ao trabalho inspirador e à importância das ações realizadas em prol das famílias atípicas de nossa comunidade.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/410/mocao142024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/410/mocao142024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Sr. Diogo Tadeu Silveira, em reconhecimento ao seu notável trabalho e contribuição à cultura e à sociedade.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/413/mocao152024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/413/mocao152024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao reverendíssimo pároco, padre Jorge Pereira de Souza Junior.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/414/mocao162024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/414/mocao162024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Deputado Estadual Lucas Lasmar, pelo seu trabalho dedicado a conseguir o serviço de Oncologia na cidade vizinha de Oliveira, o que beneficiará Carmópolis de Minas.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/418/mocao172024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/418/mocao172024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Excelentíssimo Dr. Daniel Rogério de Lima, em reconhecimento à sua trajetória de vida, dedicação profissional e notável contribuição ao fortalecimento da advocacia no município de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/421/mocao182024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/421/mocao182024.pdf</t>
   </si>
   <si>
     <t>Moção à Dr. Carolina Loureiro da Rocha, pelos relevantes serviços prestados, pela dedicação profissional e pessoal a Carmópolis de Minas</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/165/portaia012024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/165/portaia012024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação de pessoal de cargo em comissão e dá outras providências</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/166/portaia022024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/166/portaia022024.pdf</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/167/portaia032024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/167/portaia032024.pdf</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/168/portaia042024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/168/portaia042024.pdf</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/169/portaia052024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/169/portaia052024.pdf</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/170/portaia062024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/170/portaia062024.pdf</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/171/portaia072024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/171/portaia072024.pdf</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/172/portaria082024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/172/portaria082024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação de pessoal de cargo em comissão e dá outras providências.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/209/portaria92024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/209/portaria92024.pdf</t>
   </si>
   <si>
     <t>Nomeia comissão de Controle Interno da Câmara Municipal de Carmópolis de Minas/MG</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/210/portaria102024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/210/portaria102024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Comissão para elaboração de Inventário Anual referente ao exercício de 2024 do Poder Legislativo do Município de Carmópolis de Minas</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/211/portaria112024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/211/portaria112024.pdf</t>
   </si>
   <si>
     <t>Constitui as Comissões Permanentes da Câmara Municipal de Carmópolis de Minas, para o exercício de 2024.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/422/portaria122024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/422/portaria122024.pdf</t>
   </si>
   <si>
     <t>Estabelece Ponto Facultativo no dia 28 de março de 2024, Quinta-feira Santa, no Poder Legislativo Municipal de Carmópolis de Minas/MG</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/423/portaria132024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/423/portaria132024.pdf</t>
   </si>
   <si>
     <t>Constitui as Comissões Permanentes da Câmara Municipal de Carmópolis de Minas para o exercício de 2024, após a extinção das Comissões Permanentes em virtude da janela partidária.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/424/portaria142024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/424/portaria142024.pdf</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/425/portaria152024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/425/portaria152024.pdf</t>
   </si>
   <si>
     <t>Cria Comissão Temporária para acompanhamento do Processo Seletivo Simplificado nº 01, Edital nº 01 de 2024, para Contratação de Estagiários do Poder Legislativo do município de Carmópolis de Minas</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/426/portaria162024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/426/portaria162024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Ponto Facultativo no dia 31 de maio de 2024.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/427/portaria172024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/427/portaria172024.pdf</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/428/portaria182024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/428/portaria182024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Comunicação Institucional do Poder Legislativo do Município de Carmópolis de Minas durante o período eleitoral</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/429/portaria192024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/429/portaria192024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Ponto Facultativo no dia 15 de julho de 2024.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/430/portaria202024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/430/portaria202024.pdf</t>
   </si>
   <si>
     <t>Estabelece luto oficial de três dias no âmbito do Poder Legislativo Municipal de Carmópolis de Minas em razão do falecimento de Heitor Assis Resende, sobrinho da funcionária Marília Isabel dos Santos Assis</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/431/portaria212024.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/431/portaria212024.pdf</t>
   </si>
   <si>
     <t>Estabelece Ponto Facultativo nos dias 24, 26 e 31 de dezembro de 2024, no âmbito da Câmara Municipal de Carmópolis de Minas/MG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3254,68 +3254,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/181/projeto012024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/184/projord22024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/185/projord32024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/223/proj42024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/224/proj52024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/247/projeto062024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/269/projeto072024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/358/projeto82024ord.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/294/projeto92024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/295/projeto102024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/296/projeto112024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/303/12-projeto122024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/304/13-projetolei132024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/310/14-projeto142024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/311/projeto152024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/312/16-projeto162024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/372/projeto172024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/313/projeto182024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/314/projeto192024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/315/projeto202024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/316/projeto212024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/317/projeto222024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/326/projeto23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/327/projeto24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/328/projeto25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/329/projeto26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/383/projeto272024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/350/projeto282024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/351/projeto292024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/366/projeto302024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/367/projeto312024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/369/proj322024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/393/projeto332024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/374/projeto342024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/375/projeto352024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/376/projeto362024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/389/37projetolei372024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/390/projetolei382024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/391/projetolei392024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/392/projetolei402024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/394/projeto412024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/400/projeto422024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/407/projeto432024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/409/projetolein442024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/411/projeto452024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/412/projeto462024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/419/proj472024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/183/projcom12024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/225/projcom22024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/226/projcomp0032024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/344/projcom42024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/222/projetoresolucao01-24.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/382/projetores22024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/420/projres032024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/362/projetodec012024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/363/projetodec022024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/364/projetodecreto032024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/365/projetodecreto042024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/173/req12024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/174/req22024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/175/req32024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/176/req42024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/177/req52024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/186/req62024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/178/req72024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/179/req82024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/180/req92024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/187/req102024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/188/req112024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/189/req122024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/190/req132024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/191/req142024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/192/req152024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/193/req162024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/194/req172024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/195/req182024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/196/req192024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/197/req202024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/198/req212024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/200/req222024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/201/req232024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/202/req242024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/203/req252024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/204/req262024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/205/req272024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/206/req282024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/207/req292024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/208/req302024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/213/req31-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/214/req32-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/215/req33-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/216/req34-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/217/req35-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/218/req36-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/219/req37-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/220/req38-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/221/req39-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/227/req402024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/228/req412024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/229/req422024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/230/req432024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/231/req442024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/232/req452024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/233/req462024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/234/req472024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/235/req482024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/236/req202449.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/237/req202450.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/238/req202451.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/239/req202452.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/240/req202453.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/241/req202454.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/242/req202455.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/243/req202456.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/244/req202457.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/245/req202458.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/246/req202459.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/248/req202460.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/249/req202461.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/250/req202462.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/251/req202463.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/252/req202464.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/253/req202465.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/254/req202466.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/255/2024req67.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/256/2024req68.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/257/2024req69.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/258/2024req70.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/259/2024req71.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/260/2024req72.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/261/2024req73.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/262/2024req74.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/263/req75.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/264/req76.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/265/req77.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/266/req78.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/267/req79.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/268/req80.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/270/req81.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/271/req82.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/272/req83.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/273/req84.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/274/req85.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/286/requerimento202496.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/287/requerimento202497.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/288/requerimento202498.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/289/requerimento202499.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/290/requerimento2024100.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/291/requerimento1012024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/292/requerimento1022024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/293/requerimento1032024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/300/req104-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/301/req105-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/305/req1062024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/306/req1072024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/307/req1082024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/308/req1092024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/309/req1102024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/318/req1112024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/319/req1122024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/320/req1132024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/324/req117.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/325/req118.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/340/requerimento1242024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/341/requerimento1252024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/345/requerimento127.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/346/requerimento128.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/347/requerimento129.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/348/requerimento130.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/349/requerimento131.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/352/requerimento1322024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/353/requerimento1332024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/354/requerimento1342024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/355/requerimento1352024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/356/requerimento1362024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/357/requerimento1372024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/359/req1382024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/360/req1392024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/361/req1402024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/368/req1412024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/371/requerimento1422024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/377/req1432024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/378/req1442024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/379/req1452024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/380/req1462024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/381/req1472024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/384/req1482024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/385/req1492024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/386/req1502024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/387/req1512024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/388/req1522024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/395/req1532024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/396/req1542024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/397/req1552024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/398/req1562024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/401/req1572024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/402/req1582024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/403/req1592024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/404/req1602024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/406/req1612024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/408/requerimenton1622024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/415/req1632024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/416/req1642024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/417/req1652024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/275/mocao22024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/297/mocao032024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/298/mocao042024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/302/mocao052024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/330/mocao6.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/336/mocao72024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/337/mocao82024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/338/mocao92024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/339/mocao102024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/342/mocao112024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/399/mocao122024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/405/mocaoaplausos132024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/410/mocao142024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/413/mocao152024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/414/mocao162024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/418/mocao172024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/421/mocao182024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/165/portaia012024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/166/portaia022024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/167/portaia032024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/168/portaia042024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/169/portaia052024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/170/portaia062024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/171/portaia072024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/172/portaria082024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/209/portaria92024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/210/portaria102024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/211/portaria112024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/422/portaria122024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/423/portaria132024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/424/portaria142024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/425/portaria152024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/426/portaria162024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/427/portaria172024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/428/portaria182024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/429/portaria192024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/430/portaria202024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/431/portaria212024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/181/projeto012024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/184/projord22024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/185/projord32024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/223/proj42024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/224/proj52024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/247/projeto062024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/269/projeto072024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/358/projeto82024ord.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/294/projeto92024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/295/projeto102024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/296/projeto112024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/303/12-projeto122024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/304/13-projetolei132024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/310/14-projeto142024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/311/projeto152024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/312/16-projeto162024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/372/projeto172024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/313/projeto182024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/314/projeto192024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/315/projeto202024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/316/projeto212024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/317/projeto222024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/326/projeto23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/327/projeto24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/328/projeto25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/329/projeto26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/383/projeto272024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/350/projeto282024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/351/projeto292024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/366/projeto302024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/367/projeto312024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/369/proj322024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/393/projeto332024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/374/projeto342024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/375/projeto352024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/376/projeto362024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/389/37projetolei372024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/390/projetolei382024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/391/projetolei392024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/392/projetolei402024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/394/projeto412024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/400/projeto422024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/407/projeto432024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/409/projetolein442024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/411/projeto452024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/412/projeto462024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/419/proj472024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/183/projcom12024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/225/projcom22024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/226/projcomp0032024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/344/projcom42024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/222/projetoresolucao01-24.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/382/projetores22024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/420/projres032024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/362/projetodec012024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/363/projetodec022024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/364/projetodecreto032024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/365/projetodecreto042024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/173/req12024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/174/req22024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/175/req32024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/176/req42024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/177/req52024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/186/req62024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/178/req72024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/179/req82024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/180/req92024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/187/req102024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/188/req112024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/189/req122024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/190/req132024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/191/req142024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/192/req152024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/193/req162024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/194/req172024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/195/req182024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/196/req192024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/197/req202024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/198/req212024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/200/req222024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/201/req232024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/202/req242024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/203/req252024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/204/req262024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/205/req272024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/206/req282024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/207/req292024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/208/req302024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/213/req31-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/214/req32-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/215/req33-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/216/req34-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/217/req35-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/218/req36-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/219/req37-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/220/req38-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/221/req39-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/227/req402024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/228/req412024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/229/req422024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/230/req432024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/231/req442024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/232/req452024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/233/req462024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/234/req472024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/235/req482024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/236/req202449.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/237/req202450.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/238/req202451.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/239/req202452.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/240/req202453.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/241/req202454.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/242/req202455.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/243/req202456.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/244/req202457.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/245/req202458.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/246/req202459.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/248/req202460.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/249/req202461.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/250/req202462.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/251/req202463.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/252/req202464.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/253/req202465.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/254/req202466.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/255/2024req67.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/256/2024req68.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/257/2024req69.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/258/2024req70.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/259/2024req71.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/260/2024req72.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/261/2024req73.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/262/2024req74.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/263/req75.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/264/req76.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/265/req77.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/266/req78.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/267/req79.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/268/req80.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/270/req81.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/271/req82.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/272/req83.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/273/req84.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/274/req85.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/286/requerimento202496.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/287/requerimento202497.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/288/requerimento202498.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/289/requerimento202499.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/290/requerimento2024100.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/291/requerimento1012024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/292/requerimento1022024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/293/requerimento1032024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/300/req104-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/301/req105-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/305/req1062024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/306/req1072024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/307/req1082024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/308/req1092024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/309/req1102024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/318/req1112024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/319/req1122024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/320/req1132024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/324/req117.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/325/req118.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/340/requerimento1242024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/341/requerimento1252024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/345/requerimento127.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/346/requerimento128.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/347/requerimento129.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/348/requerimento130.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/349/requerimento131.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/352/requerimento1322024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/353/requerimento1332024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/354/requerimento1342024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/355/requerimento1352024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/356/requerimento1362024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/357/requerimento1372024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/359/req1382024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/360/req1392024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/361/req1402024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/368/req1412024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/371/requerimento1422024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/377/req1432024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/378/req1442024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/379/req1452024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/380/req1462024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/381/req1472024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/384/req1482024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/385/req1492024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/386/req1502024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/387/req1512024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/388/req1522024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/395/req1532024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/396/req1542024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/397/req1552024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/398/req1562024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/401/req1572024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/402/req1582024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/403/req1592024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/404/req1602024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/406/req1612024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/408/requerimenton1622024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/415/req1632024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/416/req1642024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/417/req1652024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/275/mocao22024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/297/mocao032024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/298/mocao042024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/302/mocao052024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/330/mocao6.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/336/mocao72024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/337/mocao82024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/338/mocao92024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/339/mocao102024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/342/mocao112024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/399/mocao122024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/405/mocaoaplausos132024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/410/mocao142024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/413/mocao152024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/414/mocao162024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/418/mocao172024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/421/mocao182024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/165/portaia012024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/166/portaia022024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/167/portaia032024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/168/portaia042024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/169/portaia052024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/170/portaia062024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/171/portaia072024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/172/portaria082024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/209/portaria92024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/210/portaria102024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/211/portaria112024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/422/portaria122024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/423/portaria132024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/424/portaria142024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/425/portaria152024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/426/portaria162024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/427/portaria172024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/428/portaria182024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/429/portaria192024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/430/portaria202024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2024/431/portaria212024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H262"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="201.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="105.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>