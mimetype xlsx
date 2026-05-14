--- v0 (2026-02-07)
+++ v1 (2026-05-14)
@@ -54,1857 +54,1857 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>José Omar Paolinelli</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/23/projeto182023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/23/projeto182023.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes a serem observadas na elaboração da lei orçamentária do município de Carmópolis de Minas para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/131/projeto202023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/131/projeto202023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL ÀS DOTAÇÕES DO ORÇAMENTO VIGENTE DO SERVIÇO DE SANEAMENTO AMBIENTAL MUNICIPAL.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/34/projeto212023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/34/projeto212023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DO SISTEMA VIÁRIO URBANO DO MUNICÍPIO DE CARMÓPOLIS DE MINAS PARA A PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE INDIVIDUAL REMUNERADO DE PASSAGEIROS, POR MEIO DE PLATAFORMAS DE TECNOLOGIAS POR APLICATIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Celinho da Saúde, Lucas do Geraldo Touro</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/63/projeto222023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/63/projeto222023.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL, A ASSOCIÇÃO DE EQUOTERAPIA DE CARMÓPOLIS DE MINAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Whatiffa do Nogueirinha</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/64/projeto232023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/64/projeto232023.pdf</t>
   </si>
   <si>
     <t>Dispõe o programa "Adote um bem público" no município de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/65/projeto242023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/65/projeto242023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo aumentar repasse de Subvenção Social.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Celinho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/66/projetoord252023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/66/projetoord252023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa ´´Olho Vivo`` no município Carmópolis de Minas</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/33/projeto262023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/33/projeto262023.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial para os fins que menciona.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1/projeto272023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1/projeto272023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A SECRETARIA DE ESTADO DE EDUCAÇÃO DE MINAS GERAIS, VISANDO À TRANSFERÊNCIA TOTAL DA GESTÃO ADMINISTRATIVA, FINANCEIRA E OPERACIONAL NO ATENDIMENTO DOS ANOS FINAIS DO ENSINO FUNDAMENTAL (6º AO 9º ANO) DA ESCOLA ESTADUAL LÍGIA BEATRIZ AMARAL, DA REDE ESTADUAL PARA A REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2/projeto282023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2/projeto282023.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo na Lei nº 494 de 24 de janeiro de 1969 – Código Municipal de Obras de Carmópolis de de Minas</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/3/projeto292023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/3/projeto292023.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial para os fins que menciona</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/4/projeto302023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/4/projeto302023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Nº 2.383, de 26 de abril de 2023, que dispõe sobre a Inspeção Sanitária e Industrial de produtos de origem animal no Município de Carmópolis de Minas/MG, autoriza a adesão do serviço sob a modalidade consorciada e dá outras providências.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/29/projeto312023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/29/projeto312023.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL, O UNIÃO FUTEBOL CLUBE DE CARMÓPOLIS DE MINAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/30/projeto322023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/30/projeto322023.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA PERMANENTE DE EDUCAÇÃO E COMBATE À VIOLÊNCIA CONTRA A MULHER NO MUNICÍPIO DE CARMÓPOLIS DE MINAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/44/projeto332023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/44/projeto332023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo aumentar o repasse de Subvenção Social.”</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/76/projeto34ord2023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/76/projeto34ord2023.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Desenvolvimento Econômico - CMDE e dá outras providências.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/90/projeto352023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/90/projeto352023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder Subvenções Sociais e Contribuições no Exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/91/projeto362023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/91/projeto362023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Orçamentária Anual (LOA), estima à receita e fixa a despesa do Município de Carmópolis de Minas, Minas Gerais para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/92/projeto372023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/92/projeto372023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação do PPA – plano plurianual do Município de Carmópolis de Minas do quadriênio 2022 a 2025, na forma que especifica</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/93/projeto382023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/93/projeto382023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Assistência Financeira Complementar repassada pela União Federal visando dar cumprimento ao disposto na Lei Federal n° 14.434, de 4 de agosto de 2022 que instituiu o piso salarial nacional do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira e dá outras providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/117/projeto392023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/117/projeto392023.pdf</t>
   </si>
   <si>
     <t>Institui o serviço de atendimento aos serviços de saúde por meio do aplicativo WhatsApp no âmbito do Município de Carmópolis de Minas, denominado ´´Saúde na palma da mão.``</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/118/projeto402023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/118/projeto402023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial para realização das despesas de recurso da Lei Complementar nº 195, de 08 de julho de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_412023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_412023.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial adicional suplementar por excesso de arrecadação para fins que menciona</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/136/projeto422023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/136/projeto422023.pdf</t>
   </si>
   <si>
     <t>Altera o índice de suplementação da lei ordinária nº 2.368 de 02 de janeiro de 2023</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar por excesso de arrecadação para os fins que menciona”, de autoria do Poder Executivo</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/154/proj44.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/154/proj44.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desafetar e doar com encargos, bem imóvel de propriedade do Município, à Ordem dos Advogados do Brasil Seção Minas Gerais, para construção da sede da 206ª Subseção da OAB/MG de Carmópolis de Minas para finalidade que indica e das outras providências</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/155/proj45.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/155/proj45.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar áreas de propriedade municipal para viabilizar a construção de moradias populares no âmbito de programas de produção de unidades habitacionais</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/22/projetocom42023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/22/projetocom42023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as funções gratificadas bem como seu exercício no âmbito da Administração Direta do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/21/projetocom52023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/21/projetocom52023.pdf</t>
   </si>
   <si>
     <t>´´Altera a Lei Complementar nº 87, de 05 de outubro de 2018 que dispõe sobre a Organização da Administração Direta e Indireta do Poder Executivo Municipal e dá outras providências.``</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/106/projcom6.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/106/projcom6.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 37 de 24 de dezembro de 2008 que “Dispõe sobre o Quadro de Pessoal, fixa os vencimentos e estabelece Diretrizes aos Servidores da Câmara Municipal de Carmópolis de Minas e dá outras providências</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/130/projetoleicom07.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/130/projetoleicom07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre progressão horizontal e vertical aplicável ao quadro de pessoal da Câmara Municipal de Carmópolis de Minas e dá outras providências</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/150/plc82023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/150/plc82023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do quadro de pessoal constante da Lei Complementar nº 01/1991 e suas posteriores alterações e estabelece outras providências</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/156/projcom9.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/156/projcom9.pdf</t>
   </si>
   <si>
     <t>Altera o inciso “I” do artigo 57 da Lei Complementar nº 99 de 20 de dezembro de 2019 – Código Tributário de Carmópolis de Minas – MG para conceder isenção de Imposto Sobre Serviços – ISS às associações de utilidade pública, sem fins lucrativos, devidamente comprovadas, que prestem serviços no município de Carmópolis de Minas</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Jaqueline do Bom Jardim, João do Inhozinho, Laércio do Galdino, Lucas do Geraldo Touro</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/45/projetoresolucao12023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/45/projetoresolucao12023.pdf</t>
   </si>
   <si>
     <t>“Regulamenta a concessão de férias dos servidores públicos da Câmara Municipal de Carmópolis de Minas”.</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/31/projetoresolucao22023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/31/projetoresolucao22023.pdf</t>
   </si>
   <si>
     <t>“APROVA O ORÇAMENTO DO PODER LEGISLATIVO PARA O EXERCÍCIO DE 2024”</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/32/projetoresolucao32023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/32/projetoresolucao32023.pdf</t>
   </si>
   <si>
     <t>Cria o Centro de Atendimento ao Cidadão - CAC, no âmbito da Câmara Municipal de Carmópolis de Minas - MG e dá outras providências.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/163/projetoresolucao4.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/163/projetoresolucao4.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a guarda, conservação e eliminação de documentos da Câmara Municipal de Carmópolis de Minas e dá outras providências</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Antônio Gabriel, Celinho da Saúde, Dirceu da Gerais, Fernando do Leir Lebron, Jaqueline do Bom Jardim, João do Inhozinho, Laércio do Galdino, Lucas do Geraldo Touro, Marcelo de Freitas, Whatiffa do Nogueirinha</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/151/projetodec012023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/151/projetodec012023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de títulos de Cidadão Honorário, de Honra ao Mérito e Homenagem Póstuma e dá outras providências</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Fernando do Leir Lebron, Jaqueline do Bom Jardim, João do Inhozinho, Laércio do Galdino, Lucas do Geraldo Touro, Tade do Japão, Whatiffa do Nogueirinha</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/62/pelo142023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/62/pelo142023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica do Município de Carmópolis de Minas.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/5/178.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/5/178.pdf</t>
   </si>
   <si>
     <t>Incluir no Projeto de Lei de Subvenções e Contribuições o União Futebol Clube.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Antônio Gabriel, Celinho da Saúde, Dirceu da Gerais, Marcelo de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/6/179.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/6/179.pdf</t>
   </si>
   <si>
     <t>Retirada de pedido de urgência, subscrito pelo prefeito municipal, para a aprovação do PROJETO DE LEI Nº 27, DE 20 DE JULHO DE 2023</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/7/180.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/7/180.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal que juntamente com a Secretaria Municipal de Saúde, avaliem a possibilidade de acrescentar no quadro de profissionais médicos do município um Fisioterapeuta  especialista em atender crianças com diagnóstico de torcicolo congênito, assimetria craniana e outras necessidades especiais.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Jaqueline do Bom Jardim</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/8/181.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/8/181.pdf</t>
   </si>
   <si>
     <t>Realização de uma Audiência Pública no Distrito do Bom Jardim das Pedras para discutir sobre assuntos referentes ao Projeto de Lei Nº 27</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Marcelo de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/9/182.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/9/182.pdf</t>
   </si>
   <si>
     <t>Solicitar a Comissão Municipal de Trânsito que seja vista a possibilidade colocar quebras molas na Rua João Batista Faleiro, nas proximidades da residência nº 114</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Lucas do Geraldo Touro</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/10/183.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/10/183.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria Municipal de obras Infraestrutura urbana e Rural, que providencie operação tapa buracos na Rua Bento Belizário e uma operação tapa buracos no cruzamento entre as ruas Bento Belizário e José Paolinelli.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/11/184.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/11/184.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal que faça o repasse da contribuição  à Associação Comunitária para o Desenvolvimento de Carmópolis.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/12/185.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/12/185.pdf</t>
   </si>
   <si>
     <t>Que o Exmo. Sr. Prefeito Municipal e a Ilma. sra. Secretária Municipal de Educação informem se todas as metas constantes do Plano Municipal de Educação-PME foram cumpridas.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/13/186.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/13/186.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria de Infraestrutura Urbana e Rural que providencie a colocação de proteção nas bocas de lobos na rua que dá acesso ao Parque Industrial Jovelino Rabelo</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/14/187.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/14/187.pdf</t>
   </si>
   <si>
     <t>Solicitar à Secretaria Municipal de Esporte, Lazer e Turismo, que o município volte a disponibilizar o espaço do Poliesportivo Antônio Batista Diniz, para práticas esportivas no período noturno, bem como  nos finais de semana.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/15/188.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/15/188.pdf</t>
   </si>
   <si>
     <t>Que o Prefeito Municipal interceda junto ao Governo do Estado, Secretaria de Segurança Pública e a Policia Militar para aumentar o Patrulhamento Rural em nosso município</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/16/189.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/16/189.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal que informe a esta Casa quando pretende colocar em prática a Lei Municipal 2.389/202</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/25/190.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/25/190.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito Municipal, informações a respeito da construção ou reforma da ponte localizada nas proximidades do JK Eventos, a qual serve de acesso para a residência da senhora Ana Amaral.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/26/191.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/26/191.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de obras Infraestrutura urbana e Rural, que providencie a manutenção na pavimentação da Rua Antônio Araújo (fotos em anexo) , bem como a manutenção no calçamento da Rua Vera Lúcia de Barros Araújo (fotos em anexo), sendo que em alguns pontos os moradores estão com dificuldades de tirar e colocar seus veículos nas garagens devidos as irregularidades no calçamento.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/27/192.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/27/192.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito que efetue melhorias na iluminação da Rua Leopoldo Ferreira dos Santos, localizada no Bairro Amaral, nas proximidades do número 161, tendo em vista que a iluminação no local está precária. Solicita também que seja estudada a possibilidade de efetuar a extensão de rede elétrica em frente a Capela do Povoado na Laje, próximo a cava do senhor conhecido popularmente como “José do Hélio”.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/28/193.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/28/193.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito Municipal, informações sobre as políticas públicas adotadas pelo município para auxiliar mulheres vítimas de violência doméstica, informando se existe alguma legislação municipal que verse sobre o assunto.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Tade do Japão</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/35/194.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/35/194.pdf</t>
   </si>
   <si>
     <t>Solicita da Administração Municipal, que intervenha junto à Secretaria Municipal de Obras Infraestrutura Urbana e Rural, para que providenciem a recuperação da ponte localizada no Córrego do Paiol, a qual serve de acesso para a fazenda de espólio do senhor Elói</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/36/195.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/36/195.pdf</t>
   </si>
   <si>
     <t>Solicita da Administração Municipal, que intervenha junto à Secretaria Municipal de Obras Infraestrutura Urbana e Rural, para que faça uma avaliação na Rua Antenor de Castro (mediações do nº 34 – Centro)  com intuito de solucionar de forma definitiva o problema com as   águas da chuva, que invade algumas residências, providenciando um escoamento adequado para que a rua não fique inundada</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/37/196.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/37/196.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito Municipal, a disponibilização de equipamento sonoro, para auxiliar nas celebrações da esperança, que estão ocorrendo no salão do Sindicato dos Trabalhadores Rurais, até a conclusão da reforma no Velório Municipal.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/38/197.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/38/197.pdf</t>
   </si>
   <si>
     <t>Realização de uma Audiência Pública sobre Segurança Pública e o Patrulhamento Rural em Carmópolis de Minas, com data a ser determinada pela Mesa Diretora, sendo a sessão presidida pelo Presidente da Mesa.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/39/198.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/39/198.pdf</t>
   </si>
   <si>
     <t>Solicitar do poder público, por meio da Secretaria Municipal de Cultura, ou órgão competente, que disponibilizem, ou melhor, viabilizasse a compra de palco para as festividades e comemorações do município, bem como para os eventos beneficentes.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/40/199.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/40/199.pdf</t>
   </si>
   <si>
     <t>Solicitar do Prefeito Municipal, que sejam providenciadas barras de proteção para a  ponte localizada no local denominado ´´Prainha´´, próximo à residência  do senhor  conhecido popularmente  como ´´Osório do Gainho´´, bem como proteção nas demais pontes que são do mesmo modelo, pois sem proteção elas oferecem perigo aos usuários e animais que as utilizam como passagem.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Antônio Gabriel</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/41/200.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/41/200.pdf</t>
   </si>
   <si>
     <t>Informar a esta casa, detalhadamente, especificando como foram gastos os valores das emendas parlamentares encaminhadas para Carmópolis de Minas, por intermédio dos deputados federais Aécio Neves e Lafayete Andrada.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/42/201.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/42/201.pdf</t>
   </si>
   <si>
     <t>Solicitar da Secretaria Municipal de Obras Infraestrutura Urbana e Rural, que seja efetuada a reconstrução de travessia de madeira situada no local denominado ´´Vargem do Marçal´´, no Povoado do Japão Grande, que dá acesso à BR 381.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Fernando do Leir Lebron</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/43/202.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/43/202.pdf</t>
   </si>
   <si>
     <t>Solicitar da Secretaria Municipal de Obras Infraestrutura Urbana e Rural, que seja efetuado o levantamento do meio fio,  em trecho da Rua Treze de Maio, proximidades da residência nº 316 (em frente a lote vago).</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/46/203.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/46/203.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Prefeito Municipal que preste as seguintes informações a esta Casa: Quantos funcionários prestam serviços a prefeitura através de empresa terceirizada ´´PROSSEGUIR´´. Informar data do início dos contratos, fornecendo uma relação com os nomes de todos funcionários contratados e o local que prestam serviço.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/47/204.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/47/204.pdf</t>
   </si>
   <si>
     <t>Solicitar da Administração Municipal, que intervenha junto à Secretaria Municipal de Obras Infraestrutura Urbana e Rural, para que faça cumprir a promessa feita aos moradores do Japão Grande de efetuar o calçamento nas Ruas Vicente Peão e Jair Inácio, sendo que as pedras de paralelepípedo já se encontram amontoadas no final da Rua Vicente Peão desde 2018, aproximadamente.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/48/205.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/48/205.pdf</t>
   </si>
   <si>
     <t>Solicitar do Prefeito que informe quanto o município gasta mensalmente com o pagamento de verba temporária estratégica (VTE’s) e com os cargos de direção, chefia e assessoramento (DAM). Requer-se ainda que seja enviada uma lista com o nome de todos os servidores que recebem VTE ou por cargos definidos como DAM.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/49/206.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/49/206.pdf</t>
   </si>
   <si>
     <t>Solicitar que o Prefeito informe qual a economia prevista, bem como a que de fato foi alcançada em 1 (um) mês de vigência do Decreto nº 1.679, de 21 de julho de 2023. Requerendo ainda que seja especificada a economia TOTAL, bem como, seja ESPECIFICADA a economia, prevista e já alcançada, com relação aos cortes de despesas com pessoal, como: 1º) horas extras; 2º) despesas com contratações de pessoal e criação de cargos, emprego ou função; 3º) despesas com diárias, viagens e cursos; 4º) concessão de diárias; 5º) redução de auxílios em geral; 6º) suspensão de novas nomeações de servidores de cargos em comissão, contratados, convocações para regime especial e contratação de estagiários; 7º) novos afastamentos ou cessões de servidores, com ônus para o Município, para Órgãos Federais, Estaduais ou Municipais; 8º) concessão de novas gratificações;  9º) suspensão da concessão de licença prêmio convertida em dinheiro com a remuneração do cargo efetivo; entre outros.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/50/207.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/50/207.pdf</t>
   </si>
   <si>
     <t>Solicitar que informe a data na qual o Município efetuará o pagamento do novo piso salarial da enfermagem, referentes aos meses de maio, junho, julho e agosto. Informe ainda se o município já recebeu os recursos do Governo Federal, já que o site oficial do Ministério da Saúde informa que desde quarta-feira (23/08/23), os recursos já estariam disponíveis para todos os entes da federação.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/51/208.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/51/208.pdf</t>
   </si>
   <si>
     <t>Solicitar da Comissão Municipal de Trânsito a colocação de um redutor de velocidade na Rua Professor Maravilha, no Bairro Lava Pés.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Dirceu da Gerais</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/52/209.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/52/209.pdf</t>
   </si>
   <si>
     <t>Solicitar a conclusão da pavimentação na Rua Manuel Leão no Povoado da Gerais e em parte da Rua José Augusto Rabelo, recursos provindos de financiamentos pelo FINISA, sendo que a obras se encontram paralisadas desse de abril de 2021.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/53/210.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/53/210.pdf</t>
   </si>
   <si>
     <t>Solicitar uma avaliação em caráter de urgência, de algumas árvores na Rua da Taquara, Povoado do Japão Grande, com risco de desabamento, as quais podem causar danos aos moradores e população em geral.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/54/211.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/54/211.pdf</t>
   </si>
   <si>
     <t>Solicitar  que o Prefeito informe se o pagamento parcial do transporte intermunicipal para os estudantes universitários (lei nº 2027 de 05 de julho de 2013) está sendo feito;  se está atrasado;  se estiver, informar o motivo do atraso e se há previsão para o pagamento.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/55/212.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/55/212.pdf</t>
   </si>
   <si>
     <t>Solicitar que o Prefeito Municipal solicite da Secretaria Municipal de Meio Ambiente, o corte de uma árvore de grande porte na Flor do Campo, Bairro Jardim América, próxima à residência do ex-vereador Sérgio Damião Morais. Solicitando também a poda de uma vegetação localizada próxima a esquina com as Ruas Franklin Lopes do Amaral e São Genaro, no Bairro Amaral.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/56/213.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/56/213.pdf</t>
   </si>
   <si>
     <t>Solicitar do Prefeito Municipal, que providencie a troca da iluminação pública existente na comunidade da Formiga, pela iluminação de LED e substituição das lâmpadas na Rua Isabel de Souza de Morais no Bairro de Fátima, por outras de LED. Solicitando também a extensão de rede, iniciando na chegada do Distrito do Bom Jardim das Pedras até o Povoado da Formiga.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Laércio do Galdino</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/57/214.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/57/214.pdf</t>
   </si>
   <si>
     <t>Solicitar da Comissão Municipal de Trânsito, que seja vista a possibilidade de instalar dois redutores de velocidade na Rua Leopoldo Ferreira dos Santos, o primeiro nas proximidades do número 500 e outro em frente a empresa ACERO.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/58/215.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/58/215.pdf</t>
   </si>
   <si>
     <t>Solicitar da Secretaria Municipal de Obras Infraestrutura Urbana e Rural, que seja efetuada a colocação de manilhas na estrada que dá acesso ao Povoado da Paciência, próximo à Fazenda São Cristóvão.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/59/216.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/59/216.pdf</t>
   </si>
   <si>
     <t>Solicita que o Prefeito Municipal providencie em caráter de urgência a substituição de lâmpadas queimadas na Praça do Rosário no Distrito do Bom Jardim das Pedras.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/60/217.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/60/217.pdf</t>
   </si>
   <si>
     <t>Solicita que o Exmo. Sr. Prefeito Municipal e a Ilma. Sra. Secretária Municipal de Educação informem qual atual demanda da creche, listando o número de crianças que estão aguardando vaga, separando por idade, e quanto aos critérios de escolha, se os pré-cadastros constam se o candidato é inscrito no CAD Único, conforme decreto  municipal.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/61/218.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/61/218.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal e a Ilmas. Sras. Secretárias Municipais de Educação e Saúde, informem se já estão sendo tomadas providências para adequação ao projeto aprovado pelo Senado “´´PL 5.016/2019, que  inclui na Lei de Diretrizes e Bases da Educação (LDB - Lei 9.394, de 1996) como fundamento da formação dos profissionais da educação e como princípio do Sistema Único de Saúde (SUS) a proteção integral de menores e atenção à identificação de maus tratos, negligência e violência sexual contra os menores, (texto enviado à sanção)”</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/67/219.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/67/219.pdf</t>
   </si>
   <si>
     <t>Solicita que o Prefeito informe quais foram os cortes de verbas que levaram o município à situação financeira difícil, relatada pelo Poder Executivo.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/68/220.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/68/220.pdf</t>
   </si>
   <si>
     <t>Solicita que o Prefeito informe como está sendo feito o registro de ponto dos funcionários da garagem, uma vez que recebi informações que o relógio de ponto do local não está funcionando há um bom tempo.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Lucas do Geraldo Touro, Whatiffa do Nogueirinha</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/69/221.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/69/221.pdf</t>
   </si>
   <si>
     <t>Solicita que o Prefeito juntamente com a Secretaria de Infraestrutura Urbana e Rural tome as providências necessárias para regularizar, iluminar e pavimentar o trecho localizado atrás da Praça de Esportes, que liga o Residencial Paolinelli</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/70/222.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/70/222.pdf</t>
   </si>
   <si>
     <t>Solicita que a Secretaria de Obras efetue reparos no passeio na Rua Luís Alves, esquina com Avenida Dom Alexandre.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/71/223.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/71/223.pdf</t>
   </si>
   <si>
     <t>Solicita que o Prefeito através da Comissão de Trânsito e da Secretaria Municipal de Infraestrutura Urbana e Rural efetue a instalação de redutores de velocidade na extensão da Rua Maria de Lourdes Costa, no Bairro Amaral e de uma faixa elevada em frente à EE Lígia Beatriz Amaral, localizada no mesmo logradouro.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Jaqueline do Bom Jardim, João do Inhozinho</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/72/224.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/72/224.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da estrada principal do Distrito Bom Jardim tendo em vista que  o referido  serviço foi feito em abril e já se faz necessário devido as pedras pontiagudas na estrada estarem começando a danificar os veículos novamente.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento2252023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento2252023.pdf</t>
   </si>
   <si>
     <t>Solicita que o Exmo. Prefeito Municipal envie para esta Câmara Municipal, Projeto de Lei que autorize o Poder Executivo a pagar o piso nacional da enfermagem neste município, considerando a legislação federal vigente.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento226.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento226.pdf</t>
   </si>
   <si>
     <t>Solicita do SESAM - Serviço de Saneamento Ambiental Municipal, que analise   outra forma de realizar o abastecimento de água para os moradores, que devido  à reforma da ponte JK estão ficando sem fornecimento de água</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>João do Inhozinho</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento227.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento227.pdf</t>
   </si>
   <si>
     <t>Solicita ao SESAM - Serviço de Saneamento Ambiental Municipal, que avalie situação de água escorrendo na Rua São Vicente de Paula, proximidades da residência 177, no Bairro Cachoeirinha, levando entulhos, e acumulando poças de água.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento228.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento228.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de infraestrutura Urbana e Rural a manutenção do mata-burro localizado na estrada da “Montueira” que dá acesso ao Povoado do Matias.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento229.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento229.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Meio Ambiente, que providencie o corte de uma árvore na Rua José Marques da Silva nº 156.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento230.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento230.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Saúde através do setor de epidemiologia, que seja providenciada com a maior brevidade possível,  a dedetização nas galerias pluviais, na Rua Bento Belizário no Bairro Santo Antônio, iniciando na Rua José Paolinelli, considerando que foram constatados a existência de baratas e escorpiões.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/85/requerimento231.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/85/requerimento231.pdf</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/88/req2322023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/88/req2322023.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção do mata-burro localizado próximo à propriedade de espólio do senhor conhecido popularmente como “José Mansinho”, no Povoado do Bom Jardim das Flores.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/89/req2332023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/89/req2332023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feita uma avaliação na Avenida Américo Leite, entre as Ruas Dr. Francisco Paolinelli e Padre Francisco,  tendo em vista a existência de uma boca de lobo entupida, causando infiltração por baixo da pavimentação asfáltica que está causando risco de danos aos prédios e imóveis próximos.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/97/234.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/97/234.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada uma avaliação em uma passagem de água na estrada principal da Cachoeira da Laje, nas proximidades da fazenda conhecida como “Patogê”, onde já existe manilhas que não estão comportando a passagem da água.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/98/235.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/98/235.pdf</t>
   </si>
   <si>
     <t>Solicita que seja efetuado o serviço de drenagem na estrada principal do Povoado da Gerais, nas proximidades da propriedade da senhora conhecida popularmente como  “Bete do Sindicato”.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/99/236.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/99/236.pdf</t>
   </si>
   <si>
     <t>Solicita o reparo em um buraco na Rua Antônio Neto, esquina com a Rua Rolindo Marques da Costa, no calçamento de paralelepípedo.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/100/237.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/100/237.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma Audiência Pública para tratar sobre a construção do terminal rodoviário de Carmópolis.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/101/req238.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/101/req238.pdf</t>
   </si>
   <si>
     <t>Solicita atendimento sem interrupção em período de férias e recesso na Creche Municipal, para atender a demanda das mães que não tem com quem deixar seus filhos durante a jornada de trabalho.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/102/req239.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/102/req239.pdf</t>
   </si>
   <si>
     <t>Solicita em caráter de urgência a colocação de escória ou cascalho no morro próximo a fazenda do senhor “Diolino”.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/103/req240.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/103/req240.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma audiência pública para esclarecer sobre a existência de diferentes tipos de agrotóxico na água que é distribuída pelo SESAM, denunciada em matéria jornalística pelo G1 (globo.com) e outros sites e falar sobre a nota de esclarecimento do SESAM (Serviço de Saneamento Ambiental Municipal, bem como as contradições entre as informações da autarquia e os sites jornalísticos.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/104/req241.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/104/req241.pdf</t>
   </si>
   <si>
     <t>Solicita a pintura da faixa de pedestre localizada na Praça do Rosário, que foi danificada devido manutenção na massa asfáltica, tendo sido parte da faixa retirada e outra parte está desgastada.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/105/req242.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/105/req242.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção dos bloquetes da rua Santa Martha, localizada próxima a auto escola são Judas Tadeu, que está prejudicando o tráfego de veículos.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/108/req243.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/108/req243.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma audiência pública para a discussão do projeto de lei nº 36, de 29 de setembro de 2023, Lei Orçamentária Anual (LOA), que ´´Estima à receita e fixa a despesa do Município de Carmópolis de Minas, Minas Gerais para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/109/req244.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/109/req244.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Obras Infraestrutura Urbana e Rural a poda de uma árvore de grande porte na rua Luís Alves, esquina com a rua Maria de Lourdes Costa.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/111/245.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/111/245.pdf</t>
   </si>
   <si>
     <t>Solicita que o  Prefeito Municipal e o SESAM, analisem a possibilidade de conceder descontos na próxima conta de água para os munícipes, para compensar os danos patrimoniais e morais causados pela falta de água neste mês de outubro, nos termos do que dispõe o inciso VI, art. 6º do Código de Defesa do Consumidor.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/112/246.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/112/246.pdf</t>
   </si>
   <si>
     <t>Solicita que seja analisada a possibilidade de transferir o sistema de marcação de consultas, hoje funcionando na Policlínica Municipal para uma área central.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/114/247.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/114/247.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de uma audiência pública para tratar de acessibilidade em estabelecimentos comerciais e também referente à manipulação e comercialização de produtos artesanais no comércio local.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/115/248.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/115/248.pdf</t>
   </si>
   <si>
     <t>Solicita a efetuação da arborização da Avenida João Gonçalves Teixeira, na parte que foi asfaltada.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>Fernando do Leir Lebron, Marcelo de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/116/249.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/116/249.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito do abono de permanência, inclusive retroativos,  pago a servidores do Poder Executivo.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/122/250.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/122/250.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Obras Infraestrutura Urbana e Rural, que seja realizada uma operação tapa buracos ou recapeamento na Rua São Genaro, Bairro Santa Helena, dando uma atenção especial ao trecho nas proximidades da residência nº 278.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/123/251.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/123/251.pdf</t>
   </si>
   <si>
     <t>Solicita da Comissão Municipal de Trânsito, que estude a possibilidade da construção de uma faixa elevada na avenida Nossa Senhora de Fátima, no cruzamento localizado em frente a Marmoraria Pedra Forte.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/124/252.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/124/252.pdf</t>
   </si>
   <si>
     <t>Solicita que o Prefeito Municipal informe a razão de não estar repassando os recursos provenientes do ICMS ecológico para o SESAM, especificando os motivos do descumprimento da lei 1.815/06. Solicitando também que informe quando o repasse foi cessado e os valores recebidos do ICMS ecológico desde 2013 até a presente data.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/125/253.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/125/253.pdf</t>
   </si>
   <si>
     <t>Solicita da Comissão Municipal de Trânsito que estude a possibilidade colocação de quebra-molas na rua Antônio Neto.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/126/255.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/126/255.pdf</t>
   </si>
   <si>
     <t>Solicita que seja viabilizado com a maior brevidade possível, um rolo compactador, com o objetivo de atender as demandas de compactação e cascalhamento das estradas vicinais de nosso município, que necessitam de manutenção urgentemente.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/127/256.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/127/256.pdf</t>
   </si>
   <si>
     <t>Solicita do SESAM e Secretaria Municipal de Obras Infraestrutura Urbana e Rural, a capina química e manutenção no calçamento de bloquete da Travessa Padre Corrêa.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/128/257.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/128/257.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da pavimentação da Rua Viltargino Marques Costa.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/129/258.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/129/258.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção na grade localizada em frente ao coreto na Rua Dr. Francisco Paolinelli.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/132/259.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/132/259.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Desenvolvimento, Agricultura e Meio Ambiente que providencie a retirada de ervas em árvores localizadas na Rua Flor de Maio, próximo ao n⁰ 266 no Bairro Jardim América.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/133/260.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/133/260.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Obras Infraestrutura Urbana e Rural, que providencie a abertura da estrada de acesso ao Povoado do Córrego do Paiol, especificamente no local onde existe uma curva a qual se localiza nas proximidades da residência do Sr. Conhecido como ´´Paulinho do trator´´.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/134/261.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/134/261.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que, nos termos da Lei Federal nº 12.587, de 03 de janeiro de 2021, que seja enviado projeto de lei a esta Câmara Municipal para que o direito à exploração de serviços de táxi possa ser outorgado a qualquer interessado, e também que seja permitida a transferência da outorga a terceiros e a sucessores, nos termos do art. 12-A, para tanto, seja considerado ainda a decisão do STF na ADI nº 5.337.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/138/req262.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/138/req262.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito Municipal, informações sobre “Notificação Extrajudicial” subscrita por ele, cujo teor é a afirmação de que, em 2023, nos meses de abril a dezembro (sic), foram realizados depósitos superiores à remuneração dos servidores. Adiante, dizendo que “a Municipalidade formalizará a devolução depositada, com vistas a regularizar a situação.” Requer-se do Poder Executivo, a observância da jurisprudência do STJ, para que não promova descontos indevidamente nos proventos dos servidores. Ademais, que tome as medidas necessárias para que não ocorram erros desta natureza.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/139/req263.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/139/req263.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito Municipal que sejam destinados R$ 37.963,50 atualizados, à ONG Doglar, para castração animal, para compensar a emenda parlamentar indicada ao orçamento de 2022.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/140/req264.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/140/req264.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito Municipal as seguintes informações sobre a Lei Paulo Gustavo: Como será feito o repasse; O município já agendou a audiência pública; O município já fez o edital, se sim, informar a data, se não, quais os motivos que ainda não fez; Qual a data que o município tem para pagamento às pessoas aptas a receber; O município irá contratar empresa para auxiliar no processo de edital? Caso afirmativo, informar se já foi licitado e qual a empresa vencedora.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/141/req265.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/141/req265.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito croqui da área pertencente ao município localizada no Bairro Aparecida.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/142/req266.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/142/req266.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito informações sobre o que gerou  a inadimplência do município de Carmópolis de Minas, junto ao Cadastro Geral de Convenentes do Estado de Minas Gerais-CAGEC/MG,  informando quais os motivos, quais medidas foram tomadas e quais as Secretarias que causaram a inadimplência. Requerendo ainda que seja informada qual a data prevista para a regularização.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/143/req267.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/143/req267.pdf</t>
   </si>
   <si>
     <t>Solicita que o Poder Executivo interceda e celebre convenio junto à Justiça Eleitoral, para voltar a expedir títulos de eleitor para os cidadãos, em Carmópolis de Minas. Ressalte-se que Carmópolis de Minas não possui Cartório Eleitoral, e esse trabalho já foi realizado anteriormente, facilitando a vida dos munícipes. E até a concretização, que o Poder Executivo posso disponibilizar um veículo para transporte dos cidadãos para a cidade de Passa Tempo, mediante prévio agendamento no Cartório.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/157/268.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/157/268.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito Municipal que tome medidas em caráter de urgência sobre os lotes sujos na cidade</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/158/269.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/158/269.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a fusão de turmas escolares, relacionando os nomes das escolas que terão mudanças, quantas turmas e os motivos que levaram a tomar essa decisão para o ano letivo de 2024.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/159/270.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/159/270.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do processo licitatório referente à construção do banheiro público no Distrito Bom Jardim das Pedras, bem como a cópia do projeto arquitetônico da referida obra.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/160/271.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/160/271.pdf</t>
   </si>
   <si>
     <t>Solicita extensão de colocação de maninhas na rua Gervásio Ferreira Borges, limpeza na rua Gervásio Ferreira Borges e construção  uma galeria pluvial no local, manutenção das ruas Santa Inês Aimorés e Antena, no Distrito Bom Jardim das Pedras e que seja vista também a possibilidade de pavimentar ou calçar essas ruas citadas, que necessitam muito de melhorias definitiva.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/161/272.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/161/272.pdf</t>
   </si>
   <si>
     <t>Solicita do Prefeito Municipal, os seguintes documentos e informações: Cópia da folha de ponto do funcionário Ledson Júnior de Morais do período de janeiro de 2023 até a presente data; Cópia do contra cheque do mês janeiro à novembro de 2023; Informar se o referido funcionário está de atestado médico ou licença e por qual período; Informar por quais os motivos o funcionário não está exercendo suas atividades.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/162/273.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/162/273.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza da Rua dos Machados e o patrolamento na “estrada da Prainha”, localizadas no Distrito do Bom Jardim.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/164/req274.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/164/req274.pdf</t>
   </si>
   <si>
     <t>Solicita os seguintes documentos e informações: Se município encontra-se em dia com os fornecedores; Cópia de todos os empenhos e comprovantes de pagamentos aos Supermercados; Relação de todos os fornecedores que se encontram em atrasos de pagamento no município.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>´´Moção de Aplauso´´ ao  jornal Gazeta de Minas</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/94/12mocao2023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/94/12mocao2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a atleta PATRÍCIA DOS SANTOS, pela trajetória esportiva e pela viagem à Alemanha, para participar de sua primeira maratona (42km em Berlim).</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/95/13mocao2023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/95/13mocao2023.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos envolvidos na composição, música e interpretação do Hino de Carmópolis</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/107/mocao14.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/107/mocao14.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso à Guarda de Congo de São Benedito e Nossa Senhora do Rosário (Congo Bené Sulino), como forma de reconhecimento às legítimas manifestações culturais.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/110/mocao15.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/110/mocao15.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso à Guarda Katupé Nossa Senhora do Rosário, do Distrito do Bom Jardim das Pedras, como forma de reconhecimento às legítimas manifestações culturais.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/119/mocao16.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/119/mocao16.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso em homenagem aos trinta anos da ASCINCAR – CDL.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/148/mocao172023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/148/mocao172023.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo falecimento do Sr.  Aderbal de Freitas Rodrigues, ocorrido no dia 20 de novembro de 2023, aos 79 anos de idade, vítima de parada cardíaca.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/152/mocao182023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/152/mocao182023.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso ao Sindicato dos Trabalhadores Rurais de Carmópolis de Minas, representado por seu Presidente, Sr. José Paulo de Morais, em razão da concessão do salão para a realização dos velórios e celebrações fúnebres, durante a reforma do velório municipal.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/153/mocao192023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/153/mocao192023.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da Sra. Márcia Rodrigues Lara</t>
   </si>
   <si>
     <t>PO</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/17/portaria112023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/17/portaria112023.pdf</t>
   </si>
   <si>
     <t>NOMEIA PREGOEIRO E MEMBROS DA EQUIPE DE APOIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>Estabelece Ponto Facultativo no dia 06 de abril de 2023, quinta-feira Santa, no âmbito da Câmara Municipal de Carmópolis de Minas/MG</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/19/portaria132023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/19/portaria132023.pdf</t>
   </si>
   <si>
     <t>“Cria Comissão Especial para fins que menciona”</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/20/portaria142023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/20/portaria142023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Ponto Facultativo no dia 09 de junho de 2023.”</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/86/15-portaria2023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/86/15-portaria2023.pdf</t>
   </si>
   <si>
     <t>Estabelece Ponto Facultativo no dia 08 (oito) de setembro de 2023 (dois mil e vinte e três) no âmbito da Câmara Municipal de Carmópolis de Minas/MG.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/87/16portariaestagiario.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/87/16portariaestagiario.pdf</t>
   </si>
   <si>
     <t>Criação da Comissão Temporária para acompanhamento do Processo Seletivo Simplificado nº 01, Edital nº 01, da Câmara Municipal de Carmópolis de Minas</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/96/portaria172023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/96/portaria172023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre Ponto Facultativo.”</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/120/portaria192023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/120/portaria192023.pdf</t>
   </si>
   <si>
     <t>Institui normas de funcionamento do Centro de Atendimento ao Cidadão-CAC do Poder Legislativo do município de Carmópolis de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/121/portaria202023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/121/portaria202023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação de estagiário(a) da Câmara Municipal de Carmópolis de Minas e dá outras providências.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/149/portaria212023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/149/portaria212023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação de pessoal de cargo em comissão e dá outras providências</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>EMMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/78/emendamodificativaplc102022.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/78/emendamodificativaplc102022.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 01 ao Projeto de Lei Complementar nº 10, de 08 de Dezembro de 2022: Dispõe sobre a Legislação Tributária do Município de Carmópolis de Minas/MG, normas complementares de Direito Tributário e a ele relativas, e disciplina a atividade do Fisco Municipal.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01 AO PROJETO DE LEI Nº 35, DE 29 DE SETEMBRO DE 2023, que ´´Autoriza o Poder Executivo a conceder Subvenções Sociais e Contribuições no Exercício de 2024 e dá outras providências, de autoria do Ver. Marcelo.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 02 AO PROJETO DE LEI Nº 35, DE 29 DE SETEMBRO DE 2023, Autoriza o Poder Executivo a conceder Subvenções Sociais e Contribuições no Exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA nº 02 AO PROJETO DE LEI Nº 36, DE 29 DE SETEMBRO DE 2023 - Lei Orçamentária Anual (LOA), estima à receita e fixa a despesa do Município de Carmópolis de Minas, Minas Gerais para o exercício financeiro de 2024</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA nº 03 AO PROJETO DE LEI Nº 36, DE 29 DE SETEMBRO DE 2023. Que ´´Lei Orçamentária Anual (LOA), estima à receita e fixa a despesa do Município de Carmópolis de Minas, Minas Gerais para o exercício financeiro de 2024´´</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substituto</t>
   </si>
   <si>
-    <t>https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/24/subprojeto182023.pdf</t>
+    <t>http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/24/subprojeto182023.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE CARMÓPOLIS DE MINAS PARA O EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 01 ao Projeto de Lei Complementar nº 10, de 08 de Dezembro de 2022: Dispõe sobre a Legislação Tributária do Município de Carmópolis de Minas/MG, normas complementares de Direito Tributário e a ele relativas, e disciplina a atividade do Fisco Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -2223,68 +2223,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/23/projeto182023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/131/projeto202023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/34/projeto212023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/63/projeto222023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/64/projeto232023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/65/projeto242023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/66/projetoord252023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/33/projeto262023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1/projeto272023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2/projeto282023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/3/projeto292023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/4/projeto302023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/29/projeto312023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/30/projeto322023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/44/projeto332023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/76/projeto34ord2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/90/projeto352023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/91/projeto362023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/92/projeto372023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/93/projeto382023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/117/projeto392023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/118/projeto402023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_412023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/136/projeto422023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/154/proj44.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/155/proj45.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/22/projetocom42023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/21/projetocom52023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/106/projcom6.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/130/projetoleicom07.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/150/plc82023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/156/projcom9.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/45/projetoresolucao12023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/31/projetoresolucao22023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/32/projetoresolucao32023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/163/projetoresolucao4.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/151/projetodec012023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/62/pelo142023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/5/178.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/6/179.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/7/180.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/8/181.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/9/182.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/10/183.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/11/184.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/12/185.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/13/186.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/14/187.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/15/188.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/16/189.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/25/190.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/26/191.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/27/192.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/28/193.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/35/194.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/36/195.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/37/196.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/38/197.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/39/198.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/40/199.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/41/200.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/42/201.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/43/202.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/46/203.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/47/204.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/48/205.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/49/206.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/50/207.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/51/208.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/52/209.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/53/210.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/54/211.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/55/212.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/56/213.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/57/214.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/58/215.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/59/216.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/60/217.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/61/218.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/67/219.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/68/220.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/69/221.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/70/222.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/71/223.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/72/224.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento2252023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento226.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento227.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento228.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento229.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento230.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/85/requerimento231.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/88/req2322023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/89/req2332023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/97/234.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/98/235.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/99/236.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/100/237.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/101/req238.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/102/req239.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/103/req240.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/104/req241.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/105/req242.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/108/req243.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/109/req244.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/111/245.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/112/246.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/114/247.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/115/248.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/116/249.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/122/250.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/123/251.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/124/252.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/125/253.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/126/255.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/127/256.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/128/257.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/129/258.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/132/259.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/133/260.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/134/261.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/138/req262.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/139/req263.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/140/req264.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/141/req265.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/142/req266.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/143/req267.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/157/268.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/158/269.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/159/270.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/160/271.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/161/272.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/162/273.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/164/req274.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/94/12mocao2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/95/13mocao2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/107/mocao14.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/110/mocao15.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/119/mocao16.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/148/mocao172023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/152/mocao182023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/153/mocao192023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/17/portaria112023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/19/portaria132023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/20/portaria142023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/86/15-portaria2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/87/16portariaestagiario.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/96/portaria172023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/120/portaria192023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/121/portaria202023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/149/portaria212023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/78/emendamodificativaplc102022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/24/subprojeto182023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/23/projeto182023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/131/projeto202023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/34/projeto212023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/63/projeto222023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/64/projeto232023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/65/projeto242023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/66/projetoord252023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/33/projeto262023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/1/projeto272023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/2/projeto282023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/3/projeto292023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/4/projeto302023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/29/projeto312023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/30/projeto322023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/44/projeto332023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/76/projeto34ord2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/90/projeto352023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/91/projeto362023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/92/projeto372023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/93/projeto382023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/117/projeto392023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/118/projeto402023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_412023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/136/projeto422023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/154/proj44.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/155/proj45.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/22/projetocom42023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/21/projetocom52023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/106/projcom6.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/130/projetoleicom07.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/150/plc82023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/156/projcom9.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/45/projetoresolucao12023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/31/projetoresolucao22023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/32/projetoresolucao32023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/163/projetoresolucao4.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/151/projetodec012023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/62/pelo142023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/5/178.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/6/179.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/7/180.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/8/181.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/9/182.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/10/183.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/11/184.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/12/185.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/13/186.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/14/187.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/15/188.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/16/189.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/25/190.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/26/191.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/27/192.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/28/193.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/35/194.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/36/195.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/37/196.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/38/197.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/39/198.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/40/199.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/41/200.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/42/201.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/43/202.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/46/203.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/47/204.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/48/205.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/49/206.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/50/207.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/51/208.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/52/209.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/53/210.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/54/211.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/55/212.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/56/213.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/57/214.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/58/215.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/59/216.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/60/217.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/61/218.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/67/219.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/68/220.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/69/221.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/70/222.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/71/223.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/72/224.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/74/requerimento2252023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/80/requerimento226.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/81/requerimento227.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/82/requerimento228.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/83/requerimento229.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/84/requerimento230.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/85/requerimento231.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/88/req2322023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/89/req2332023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/97/234.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/98/235.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/99/236.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/100/237.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/101/req238.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/102/req239.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/103/req240.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/104/req241.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/105/req242.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/108/req243.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/109/req244.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/111/245.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/112/246.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/114/247.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/115/248.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/116/249.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/122/250.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/123/251.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/124/252.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/125/253.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/126/255.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/127/256.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/128/257.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/129/258.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/132/259.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/133/260.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/134/261.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/138/req262.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/139/req263.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/140/req264.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/141/req265.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/142/req266.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/143/req267.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/157/268.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/158/269.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/159/270.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/160/271.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/161/272.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/162/273.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/164/req274.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/94/12mocao2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/95/13mocao2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/107/mocao14.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/110/mocao15.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/119/mocao16.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/148/mocao172023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/152/mocao182023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/153/mocao192023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/17/portaria112023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/19/portaria132023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/20/portaria142023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/86/15-portaria2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/87/16portariaestagiario.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/96/portaria172023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/120/portaria192023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/121/portaria202023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/149/portaria212023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/78/emendamodificativaplc102022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/sapl/public/materialegislativa/2023/24/subprojeto182023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmopolisdeminas.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="188" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>